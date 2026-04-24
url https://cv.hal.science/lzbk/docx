--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Loiseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lzbk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9908-0770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142454052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'information :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">profil researchgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICAL du LIRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of Technology-Assisted Vocabulary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.e13096. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.13096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de “Mutations technologiques, nouvelles pratiques sociales et didactique des langues” – Le français dans le monde – Recherches et Applications de Christian Ollivier et Laurent Puren (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques critères d'utilisation d'un système d'évaluation automatique de synthèses de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein T. A. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vanbervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et pilotage d’un test de conscience phonologique utilisable en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la,SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.555-564, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013428700003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calico 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread the word! BaLex, a gamified lexical database for collaborative vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, France (FR), France. pp.388-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage du vocabulaire : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex:gaMe — Vers la création de ressources libres pour l'apprentissage du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Driediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES 2023 — Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANACLES, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for a language agnostic language learning game and productive grid generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvains Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on NLP for Computer Assisted Language Learning (NLP4CALL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñar juegos para el aprendizaje de idiomas: estudio de caso a partir de la noción de regiones metafóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Jornada de Didáctica de la Lengua y la Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México — Facultad de Filosofía y Letras — Colegio de Letras Modernas — Área de Didáctica de la Lengua y la Literatura, Apr 2018, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALL vs ICALL or what ambitions for “intelligent” CALL software?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and strategies of game design for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrea Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lex:M : gestion de lexiques pour environnements d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres du Pôle Grenoble Cognition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de l'intégration dans la classe de jeux pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Environnements numériques pour l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge du lexique pour l'apprentissage sur plateforme en ligne : scénarios d'utilisation et prises en compte des spécificités du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales AREC 2017 — Le lexique du chinois contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens par le jeu aux cycles 2 et 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e congrès de la SAES — Atelier 22 : Didactique et acquisition des langues (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE: a digital game to enhance oral comprehension skills for primary school learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la proposition d'une stratégie de développement de jeux pour l'apprentissage centrée sur l'émergence d'une attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Informatique de l'Université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conception de jeux pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov'action « SHS et projets éducatifs (EDUCATION) » — Innovatives SHS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your SMILE, plateforme collaborative dédiée à un apprentissage ludique et multimodal du vocabulaire spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et jeu : évolution et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au bonheur de la langue — Journée d’études en hommage à Francis Debyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une base lexicale dans le cadre de la conception de l'ENPA Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des Langues et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA; AFCP, Jul 2016, Paris, France. pp.48-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the connections between language learning, personal motivations and digital letter games : the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game based learning of Chinese characters and lexicon : towards outsourcing graphic and lexical knowledge through a video-game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de la réalisation de jeux pour l'apprentissage — Vers la proposition d'une stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche « Jeux Sérieux et Apprentissage des Langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanji Crunch : Apprentissage dissocié des habiletés et autonomisation de la compétence graphique par le jeu vidéo en mandarin langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier-Carus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile, first prototype of a collaborative LSP website for technical vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier test-utilisateurs de prototypes de jeux numériques pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès de l'APLIUT — Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words : prototype of digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques dans des jeux pour l’apprentissage des langues — Le cas du lot GAMER dans le projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe GETALP du LIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de jeux pour l'apprentissage des langues et questions posées par leur mise à disposition d'apprenants : le cas du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « expérimentation » du C@nopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Posées par l'Intégration de Ressources Éducatives Libres dans un écosystème d'apprentissage en langues –- L'exemple du projet IDEFI Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Based (Language) Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'école doctorale « Scienze del Linguaggio e della Comunicazione »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the analysis of Web 2.0 practices for the integration of Open Educative Resources in a language learning ecosystem –- The example of the Innovalangues project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés grand-public d'apprentissage des langues dans un contexte « Web 2.0 » : Pratiques effectives vs potentialités — L'exemple de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TIC de l'UMR STEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d'algorithmique pour comprendre les médias sociaux : exemple d'enjeux de “l'ouverture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de mécaniques de jeu et pistes pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches créatives en enseignement/apprentissage des langues : réflexions autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues — L'exemple de la section culture de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – atelier ApRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du TAL dans des environnements favorisant l'apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoProf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lig-Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Eybens (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sémantique lexicale et en organisation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Osnabrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – Atelier « Apprentissage en Réseau et Auto-régulation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of Social Networking in a Structured Web 2.0 Language Learning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL: Using, Learning, Knowing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Göteborg, Sweden. pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et EIAH comme aide au travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum : un outil intelligent pour assister la compréhension d'un cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autrans, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) pédagogie(s) voi(en)t le jour dans les (grandes) communautés Web 2.0 d'apprenants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Web social et communautés autour des langues étrangères : la part de l'informel et du formel », Colloque EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2011 : A la recherche des convergences entre les acteurs des EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prismes et facettes pour l'indexation pédagogique de textes pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CENTAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Louvain-la-neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext : un corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tutin et F.Grossmann, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de recherche de textes pour l'enseignement des langues et conséquences sur l'indexation pédagogique: proposition d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue : types, démarches et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLiT-1: Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Le Pirée, Greece. pp.413-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Nouvelle Orléans, États-Unis. pp.479-492, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of “text facet” as a means to achieve pedagogical indexation of a text base dedicated to language teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Teaching and Language Corpora Conference (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal. pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Pedagogical Indexation of Texts for Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2008 - Proceedings of the Third International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porto, Portugal. pp.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ben Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Bloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des étudiants-chercheurs en didactique des langues et linguistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « contexte pédagogique » comme pré-requis à la notion de facette de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Linguistic and Intercultural Education (CLIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alba Iulia, Roumanie. pp.27 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a facet based pedagogically indexed text base (for language teaching)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de l'Association Grecque de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des critères de choix de textes pour leur utilisation dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical text indexation and exploitation for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation du TAL dans la description pédagogique de textes dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, pp.147--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de textes pour l'enseignement des langues : normes actuelles vs pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la cognition – Des processus aux comportements, des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de description pédagogique de ressources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL: from current problems to NLP solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP-based scripting for CALL activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Echinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning for Computational Linguistics and Computational Linguistics for eLearning, International Workshop in Association with COLING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description de ressources pédagogiques : état de l'art et application aux ressources textuelles pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP tools for CALL: the simpler, the better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of InSTIL/ICALL 2004 Symposium on Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an EFL listening comprehension learning game on phonemic awareness in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATFLY 2022 – Advances in Teaching Foreign Languages to Young Learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Wuppertal, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An English listening comprehension learning game and its effect on phonological awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefanie Frisch; Karen Glaser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Language Education in Instructed Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, John Benjamins Publishing Company, pp.233-258, 2025, Language Learning &amp; Language Teaching, 978 90 272 2344 9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lllt.62.11cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haydée Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le jeu en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Peter Lang Verlag, pp.61-83, 2022, Champs Didactiques Plurilingues, 978-2-87574-400-5. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learners’ perceptions of the use of digital letter games for language learning: the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-283, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile&amp;quot; prototype of a collaborative LSP website for technical vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.496-501, 2016, EUROCALL Collection, 978-1-908416-44-5. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words: prototype of a digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-289, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Blumenthal, Iva Novakova, Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours. Emotions in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-341, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Facets” and “Prisms” as a Means to Achieve Pedagogical Indexation of Texts for Language Learning: Consequences of the Notion of Pedagogical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Cordeiro; Maria Virvou; Boris Shishkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 170, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2013, Communications in Computer and Information Sciences, 978-3-642-29577-5. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29578-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext comme corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Tutin; Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit scientifique : du lexique au discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.163-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging design and language interaction and reuse in Livemocha's Culture section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Lamy and Katerina Zourou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking for Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.77-99, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.4 LTfLL – Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hesgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D7.4., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.5 LTfLL – Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTfLL roadmap – Beyond the LTfLL project: a road-map towards sustainability of results achieved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.5., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Personal Learning Environment with Language-Technology-based Widgets: Services v2 - integrated thread.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hoisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Anastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Buelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.4., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues : ressources et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwien Van Dixhoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OpenEducationEuropa. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un modèle pour une base de textes indexée pédagogiquement pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00440460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word (Bologna version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2024: CALL for humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL for Humanity - EuroCALL 2024 Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València, pp.231-239, 2024, 978-84-1396-257-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall2024.2024.19074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59, pp.184, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude ludique et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Loiseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lzbk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9908-0770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142454052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'information :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">profil researchgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICAL du LIRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of Technology-Assisted Vocabulary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.e13096. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.13096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de “Mutations technologiques, nouvelles pratiques sociales et didactique des langues” – Le français dans le monde – Recherches et Applications de Christian Ollivier et Laurent Puren (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques critères d'utilisation d'un système d'évaluation automatique de synthèses de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein T. A. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.555-564, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013428700003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vanbervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et pilotage d’un test de conscience phonologique utilisable en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la,SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread the word! BaLex, a gamified lexical database for collaborative vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, France (FR), France. pp.388-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calico 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage du vocabulaire : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex:gaMe — Vers la création de ressources libres pour l'apprentissage du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Driediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES 2023 — Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANACLES, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for a language agnostic language learning game and productive grid generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvains Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on NLP for Computer Assisted Language Learning (NLP4CALL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrea Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñar juegos para el aprendizaje de idiomas: estudio de caso a partir de la noción de regiones metafóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Jornada de Didáctica de la Lengua y la Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México — Facultad de Filosofía y Letras — Colegio de Letras Modernas — Área de Didáctica de la Lengua y la Literatura, Apr 2018, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALL vs ICALL or what ambitions for “intelligent” CALL software?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and strategies of game design for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conception de jeux pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov'action « SHS et projets éducatifs (EDUCATION) » — Innovatives SHS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lex:M : gestion de lexiques pour environnements d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres du Pôle Grenoble Cognition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de l'intégration dans la classe de jeux pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Environnements numériques pour l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge du lexique pour l'apprentissage sur plateforme en ligne : scénarios d'utilisation et prises en compte des spécificités du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales AREC 2017 — Le lexique du chinois contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens par le jeu aux cycles 2 et 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e congrès de la SAES — Atelier 22 : Didactique et acquisition des langues (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE: a digital game to enhance oral comprehension skills for primary school learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la proposition d'une stratégie de développement de jeux pour l'apprentissage centrée sur l'émergence d'une attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Informatique de l'Université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words : prototype of digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your SMILE, plateforme collaborative dédiée à un apprentissage ludique et multimodal du vocabulaire spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et jeu : évolution et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au bonheur de la langue — Journée d’études en hommage à Francis Debyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une base lexicale dans le cadre de la conception de l'ENPA Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des Langues et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA; AFCP, Jul 2016, Paris, France. pp.48-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the connections between language learning, personal motivations and digital letter games : the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game based learning of Chinese characters and lexicon : towards outsourcing graphic and lexical knowledge through a video-game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de la réalisation de jeux pour l'apprentissage — Vers la proposition d'une stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche « Jeux Sérieux et Apprentissage des Langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanji Crunch : Apprentissage dissocié des habiletés et autonomisation de la compétence graphique par le jeu vidéo en mandarin langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier-Carus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile, first prototype of a collaborative LSP website for technical vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier test-utilisateurs de prototypes de jeux numériques pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès de l'APLIUT — Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques dans des jeux pour l’apprentissage des langues — Le cas du lot GAMER dans le projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe GETALP du LIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de jeux pour l'apprentissage des langues et questions posées par leur mise à disposition d'apprenants : le cas du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « expérimentation » du C@nopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d'algorithmique pour comprendre les médias sociaux : exemple d'enjeux de “l'ouverture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Based (Language) Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'école doctorale « Scienze del Linguaggio e della Comunicazione »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Posées par l'Intégration de Ressources Éducatives Libres dans un écosystème d'apprentissage en langues –- L'exemple du projet IDEFI Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the analysis of Web 2.0 practices for the integration of Open Educative Resources in a language learning ecosystem –- The example of the Innovalangues project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés grand-public d'apprentissage des langues dans un contexte « Web 2.0 » : Pratiques effectives vs potentialités — L'exemple de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TIC de l'UMR STEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sémantique lexicale et en organisation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Osnabrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – Atelier « Apprentissage en Réseau et Auto-régulation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de mécaniques de jeu et pistes pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches créatives en enseignement/apprentissage des langues : réflexions autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du TAL dans des environnements favorisant l'apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues — L'exemple de la section culture de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – atelier ApRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoProf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lig-Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Eybens (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et EIAH comme aide au travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of Social Networking in a Structured Web 2.0 Language Learning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL: Using, Learning, Knowing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Göteborg, Sweden. pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum : un outil intelligent pour assister la compréhension d'un cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autrans, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2011 : A la recherche des convergences entre les acteurs des EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) pédagogie(s) voi(en)t le jour dans les (grandes) communautés Web 2.0 d'apprenants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Web social et communautés autour des langues étrangères : la part de l'informel et du formel », Colloque EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prismes et facettes pour l'indexation pédagogique de textes pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CENTAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Louvain-la-neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Le Pirée, Greece. pp.413-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Nouvelle Orléans, États-Unis. pp.479-492, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext : un corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tutin et F.Grossmann, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de recherche de textes pour l'enseignement des langues et conséquences sur l'indexation pédagogique: proposition d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue : types, démarches et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLiT-1: Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of “text facet” as a means to achieve pedagogical indexation of a text base dedicated to language teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Teaching and Language Corpora Conference (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal. pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Pedagogical Indexation of Texts for Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2008 - Proceedings of the Third International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porto, Portugal. pp.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ben Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Bloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des étudiants-chercheurs en didactique des langues et linguistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « contexte pédagogique » comme pré-requis à la notion de facette de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Linguistic and Intercultural Education (CLIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alba Iulia, Roumanie. pp.27 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a facet based pedagogically indexed text base (for language teaching)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de l'Association Grecque de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des critères de choix de textes pour leur utilisation dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical text indexation and exploitation for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, pp.147--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation du TAL dans la description pédagogique de textes dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de textes pour l'enseignement des langues : normes actuelles vs pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la cognition – Des processus aux comportements, des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de description pédagogique de ressources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP-based scripting for CALL activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Echinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning for Computational Linguistics and Computational Linguistics for eLearning, International Workshop in Association with COLING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL: from current problems to NLP solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description de ressources pédagogiques : état de l'art et application aux ressources textuelles pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP tools for CALL: the simpler, the better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of InSTIL/ICALL 2004 Symposium on Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an EFL listening comprehension learning game on phonemic awareness in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATFLY 2022 – Advances in Teaching Foreign Languages to Young Learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Wuppertal, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An English listening comprehension learning game and its effect on phonological awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefanie Frisch; Karen Glaser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Language Education in Instructed Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, John Benjamins Publishing Company, pp.233-258, 2025, Language Learning &amp; Language Teaching, 978 90 272 2344 9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lllt.62.11cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haydée Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le jeu en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Peter Lang Verlag, pp.61-83, 2022, Champs Didactiques Plurilingues, 978-2-87574-400-5. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words: prototype of a digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-289, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learners’ perceptions of the use of digital letter games for language learning: the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-283, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile&amp;quot; prototype of a collaborative LSP website for technical vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.496-501, 2016, EUROCALL Collection, 978-1-908416-44-5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Blumenthal, Iva Novakova, Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours. Emotions in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-341, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Facets” and “Prisms” as a Means to Achieve Pedagogical Indexation of Texts for Language Learning: Consequences of the Notion of Pedagogical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Cordeiro; Maria Virvou; Boris Shishkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 170, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2013, Communications in Computer and Information Sciences, 978-3-642-29577-5. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29578-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext comme corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Tutin; Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit scientifique : du lexique au discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.163-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging design and language interaction and reuse in Livemocha's Culture section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Lamy and Katerina Zourou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking for Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.77-99, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTfLL roadmap – Beyond the LTfLL project: a road-map towards sustainability of results achieved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.5., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.5 LTfLL – Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hesgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D7.4., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.4 LTfLL – Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Personal Learning Environment with Language-Technology-based Widgets: Services v2 - integrated thread.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hoisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Anastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Buelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.4., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues : ressources et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwien Van Dixhoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OpenEducationEuropa. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un modèle pour une base de textes indexée pédagogiquement pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00440460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word (Bologna version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2024: CALL for humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL for Humanity - EuroCALL 2024 Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València, pp.231-239, 2024, 978-84-1396-257-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall2024.2024.19074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59, pp.184, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude ludique et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71ABB6AF"/>
+    <w:nsid w:val="F03241B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00B9F614"/>
+    <w:nsid w:val="0AF94FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lzbk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9908-0770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142454052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lzbk.lezinter.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mathieu_Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/page-membre/mathieu-loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.13096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein T. A. Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccherelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier-Carus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Pesquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rondin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Salem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598762v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586322v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19412" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.575" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422327v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.576" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hesgens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832048v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Burek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Gerdemann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hoisl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Haley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Anastasiou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Buelow" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440460v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mambelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lzbk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9908-0770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142454052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lzbk.lezinter.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mathieu_Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/page-membre/mathieu-loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.13096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein T. A. Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccherelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier-Carus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Pesquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rondin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598762v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586319v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Salem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19412" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.576" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.575" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420720v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Burek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Gerdemann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586316v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hesgens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hoisl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Haley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Anastasiou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Buelow" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440460v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mambelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>