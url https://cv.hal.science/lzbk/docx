--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Loiseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lzbk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9908-0770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142454052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'information :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">profil researchgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICAL du LIRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of Technology-Assisted Vocabulary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.e13096. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.13096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de “Mutations technologiques, nouvelles pratiques sociales et didactique des langues” – Le français dans le monde – Recherches et Applications de Christian Ollivier et Laurent Puren (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques critères d'utilisation d'un système d'évaluation automatique de synthèses de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein T. A. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.555-564, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013428700003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vanbervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et pilotage d’un test de conscience phonologique utilisable en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la,SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread the word! BaLex, a gamified lexical database for collaborative vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, France (FR), France. pp.388-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calico 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage du vocabulaire : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex:gaMe — Vers la création de ressources libres pour l'apprentissage du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Driediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES 2023 — Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANACLES, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for a language agnostic language learning game and productive grid generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvains Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on NLP for Computer Assisted Language Learning (NLP4CALL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrea Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñar juegos para el aprendizaje de idiomas: estudio de caso a partir de la noción de regiones metafóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Jornada de Didáctica de la Lengua y la Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México — Facultad de Filosofía y Letras — Colegio de Letras Modernas — Área de Didáctica de la Lengua y la Literatura, Apr 2018, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALL vs ICALL or what ambitions for “intelligent” CALL software?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and strategies of game design for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conception de jeux pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov'action « SHS et projets éducatifs (EDUCATION) » — Innovatives SHS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lex:M : gestion de lexiques pour environnements d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres du Pôle Grenoble Cognition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de l'intégration dans la classe de jeux pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Environnements numériques pour l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge du lexique pour l'apprentissage sur plateforme en ligne : scénarios d'utilisation et prises en compte des spécificités du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales AREC 2017 — Le lexique du chinois contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens par le jeu aux cycles 2 et 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e congrès de la SAES — Atelier 22 : Didactique et acquisition des langues (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE: a digital game to enhance oral comprehension skills for primary school learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la proposition d'une stratégie de développement de jeux pour l'apprentissage centrée sur l'émergence d'une attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Informatique de l'Université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words : prototype of digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your SMILE, plateforme collaborative dédiée à un apprentissage ludique et multimodal du vocabulaire spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et jeu : évolution et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au bonheur de la langue — Journée d’études en hommage à Francis Debyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une base lexicale dans le cadre de la conception de l'ENPA Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des Langues et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA; AFCP, Jul 2016, Paris, France. pp.48-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the connections between language learning, personal motivations and digital letter games : the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game based learning of Chinese characters and lexicon : towards outsourcing graphic and lexical knowledge through a video-game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de la réalisation de jeux pour l'apprentissage — Vers la proposition d'une stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche « Jeux Sérieux et Apprentissage des Langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanji Crunch : Apprentissage dissocié des habiletés et autonomisation de la compétence graphique par le jeu vidéo en mandarin langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier-Carus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile, first prototype of a collaborative LSP website for technical vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier test-utilisateurs de prototypes de jeux numériques pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès de l'APLIUT — Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques dans des jeux pour l’apprentissage des langues — Le cas du lot GAMER dans le projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe GETALP du LIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de jeux pour l'apprentissage des langues et questions posées par leur mise à disposition d'apprenants : le cas du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « expérimentation » du C@nopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d'algorithmique pour comprendre les médias sociaux : exemple d'enjeux de “l'ouverture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Based (Language) Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'école doctorale « Scienze del Linguaggio e della Comunicazione »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Posées par l'Intégration de Ressources Éducatives Libres dans un écosystème d'apprentissage en langues –- L'exemple du projet IDEFI Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the analysis of Web 2.0 practices for the integration of Open Educative Resources in a language learning ecosystem –- The example of the Innovalangues project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés grand-public d'apprentissage des langues dans un contexte « Web 2.0 » : Pratiques effectives vs potentialités — L'exemple de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TIC de l'UMR STEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sémantique lexicale et en organisation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Osnabrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – Atelier « Apprentissage en Réseau et Auto-régulation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de mécaniques de jeu et pistes pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches créatives en enseignement/apprentissage des langues : réflexions autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du TAL dans des environnements favorisant l'apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues — L'exemple de la section culture de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – atelier ApRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoProf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lig-Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Eybens (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et EIAH comme aide au travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of Social Networking in a Structured Web 2.0 Language Learning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL: Using, Learning, Knowing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Göteborg, Sweden. pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum : un outil intelligent pour assister la compréhension d'un cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autrans, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2011 : A la recherche des convergences entre les acteurs des EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) pédagogie(s) voi(en)t le jour dans les (grandes) communautés Web 2.0 d'apprenants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Web social et communautés autour des langues étrangères : la part de l'informel et du formel », Colloque EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prismes et facettes pour l'indexation pédagogique de textes pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CENTAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Louvain-la-neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Le Pirée, Greece. pp.413-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Nouvelle Orléans, États-Unis. pp.479-492, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext : un corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tutin et F.Grossmann, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de recherche de textes pour l'enseignement des langues et conséquences sur l'indexation pédagogique: proposition d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue : types, démarches et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLiT-1: Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of “text facet” as a means to achieve pedagogical indexation of a text base dedicated to language teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Teaching and Language Corpora Conference (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal. pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Pedagogical Indexation of Texts for Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2008 - Proceedings of the Third International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porto, Portugal. pp.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ben Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Bloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des étudiants-chercheurs en didactique des langues et linguistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « contexte pédagogique » comme pré-requis à la notion de facette de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Linguistic and Intercultural Education (CLIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alba Iulia, Roumanie. pp.27 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a facet based pedagogically indexed text base (for language teaching)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de l'Association Grecque de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des critères de choix de textes pour leur utilisation dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical text indexation and exploitation for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, pp.147--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation du TAL dans la description pédagogique de textes dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de textes pour l'enseignement des langues : normes actuelles vs pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la cognition – Des processus aux comportements, des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de description pédagogique de ressources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP-based scripting for CALL activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Echinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning for Computational Linguistics and Computational Linguistics for eLearning, International Workshop in Association with COLING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL: from current problems to NLP solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description de ressources pédagogiques : état de l'art et application aux ressources textuelles pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP tools for CALL: the simpler, the better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of InSTIL/ICALL 2004 Symposium on Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an EFL listening comprehension learning game on phonemic awareness in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATFLY 2022 – Advances in Teaching Foreign Languages to Young Learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Wuppertal, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An English listening comprehension learning game and its effect on phonological awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefanie Frisch; Karen Glaser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Language Education in Instructed Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, John Benjamins Publishing Company, pp.233-258, 2025, Language Learning &amp; Language Teaching, 978 90 272 2344 9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lllt.62.11cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haydée Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le jeu en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Peter Lang Verlag, pp.61-83, 2022, Champs Didactiques Plurilingues, 978-2-87574-400-5. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words: prototype of a digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-289, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learners’ perceptions of the use of digital letter games for language learning: the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-283, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile&amp;quot; prototype of a collaborative LSP website for technical vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.496-501, 2016, EUROCALL Collection, 978-1-908416-44-5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Blumenthal, Iva Novakova, Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours. Emotions in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-341, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Facets” and “Prisms” as a Means to Achieve Pedagogical Indexation of Texts for Language Learning: Consequences of the Notion of Pedagogical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Cordeiro; Maria Virvou; Boris Shishkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 170, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2013, Communications in Computer and Information Sciences, 978-3-642-29577-5. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29578-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext comme corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Tutin; Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit scientifique : du lexique au discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.163-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging design and language interaction and reuse in Livemocha's Culture section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Lamy and Katerina Zourou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking for Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.77-99, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTfLL roadmap – Beyond the LTfLL project: a road-map towards sustainability of results achieved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.5., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.5 LTfLL – Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hesgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D7.4., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.4 LTfLL – Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Personal Learning Environment with Language-Technology-based Widgets: Services v2 - integrated thread.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hoisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Anastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Buelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.4., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues : ressources et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwien Van Dixhoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OpenEducationEuropa. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un modèle pour une base de textes indexée pédagogiquement pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00440460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word (Bologna version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2024: CALL for humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL for Humanity - EuroCALL 2024 Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València, pp.231-239, 2024, 978-84-1396-257-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall2024.2024.19074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59, pp.184, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude ludique et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Loiseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lzbk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9908-0770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142454052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'information :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">profil researchgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICAL du LIRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of Technology-Assisted Vocabulary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.e13096. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.13096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de “Mutations technologiques, nouvelles pratiques sociales et didactique des langues” – Le français dans le monde – Recherches et Applications de Christian Ollivier et Laurent Puren (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques critères d'utilisation d'un système d'évaluation automatique de synthèses de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein T. A. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vanbervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et pilotage d’un test de conscience phonologique utilisable en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la,SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.555-564, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013428700003932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calico 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread the word! BaLex, a gamified lexical database for collaborative vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, France (FR), France. pp.388-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage du vocabulaire : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex:gaMe — Vers la création de ressources libres pour l'apprentissage du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Driediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES 2023 — Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANACLES, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for a language agnostic language learning game and productive grid generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvains Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on NLP for Computer Assisted Language Learning (NLP4CALL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñar juegos para el aprendizaje de idiomas: estudio de caso a partir de la noción de regiones metafóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Jornada de Didáctica de la Lengua y la Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México — Facultad de Filosofía y Letras — Colegio de Letras Modernas — Área de Didáctica de la Lengua y la Literatura, Apr 2018, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCALL vs ICALL or what ambitions for “intelligent” CALL software?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and strategies of game design for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrea Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lex:M : gestion de lexiques pour environnements d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres du Pôle Grenoble Cognition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de l'intégration dans la classe de jeux pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Environnements numériques pour l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge du lexique pour l'apprentissage sur plateforme en ligne : scénarios d'utilisation et prises en compte des spécificités du mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales AREC 2017 — Le lexique du chinois contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens par le jeu aux cycles 2 et 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e congrès de la SAES — Atelier 22 : Didactique et acquisition des langues (ARDAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCIOLE: a digital game to enhance oral comprehension skills for primary school learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la proposition d'une stratégie de développement de jeux pour l'apprentissage centrée sur l'émergence d'une attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Informatique de l'Université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conception de jeux pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov'action « SHS et projets éducatifs (EDUCATION) » — Innovatives SHS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the connections between language learning, personal motivations and digital letter games : the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your SMILE, plateforme collaborative dédiée à un apprentissage ludique et multimodal du vocabulaire spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et jeu : évolution et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au bonheur de la langue — Journée d’études en hommage à Francis Debyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une base lexicale dans le cadre de la conception de l'ENPA Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bellynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des Langues et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA; AFCP, Jul 2016, Paris, France. pp.48-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanji Crunch : Apprentissage dissocié des habiletés et autonomisation de la compétence graphique par le jeu vidéo en mandarin langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier-Carus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Ann Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game based learning of Chinese characters and lexicon : towards outsourcing graphic and lexical knowledge through a video-game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la conception et de la réalisation de jeux pour l'apprentissage — Vers la proposition d'une stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche « Jeux Sérieux et Apprentissage des Langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile, first prototype of a collaborative LSP website for technical vocabulary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier test-utilisateurs de prototypes de jeux numériques pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès de l'APLIUT — Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words : prototype of digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources linguistiques dans des jeux pour l’apprentissage des langues — Le cas du lot GAMER dans le projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe GETALP du LIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de jeux pour l'apprentissage des langues et questions posées par leur mise à disposition d'apprenants : le cas du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « expérimentation » du C@nopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Based (Language) Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'école doctorale « Scienze del Linguaggio e della Comunicazione »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Posées par l'Intégration de Ressources Éducatives Libres dans un écosystème d'apprentissage en langues –- L'exemple du projet IDEFI Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the analysis of Web 2.0 practices for the integration of Open Educative Resources in a language learning ecosystem –- The example of the Innovalangues project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés grand-public d'apprentissage des langues dans un contexte « Web 2.0 » : Pratiques effectives vs potentialités — L'exemple de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TIC de l'UMR STEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d'algorithmique pour comprendre les médias sociaux : exemple d'enjeux de “l'ouverture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du TAL dans des environnements favorisant l'apprentissage auto-régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues — L'exemple de la section culture de Livemocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – atelier ApRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de mécaniques de jeu et pistes pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches créatives en enseignement/apprentissage des langues : réflexions autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoProf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lig-Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Eybens (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de traces d'interactions dans une communauté « Web 2.0 » d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH – Atelier « Apprentissage en Réseau et Auto-régulation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sémantique lexicale et en organisation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Osnabrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of Social Networking in a Structured Web 2.0 Language Learning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL: Using, Learning, Knowing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Göteborg, Sweden. pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAL et EIAH comme aide au travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2011 : A la recherche des convergences entre les acteurs des EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) pédagogie(s) voi(en)t le jour dans les (grandes) communautés Web 2.0 d'apprenants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Web social et communautés autour des langues étrangères : la part de l'informel et du formel », Colloque EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum : un outil intelligent pour assister la compréhension d'un cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Autrans, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prismes et facettes pour l'indexation pédagogique de textes pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CENTAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Louvain-la-neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensum, un système d'aide à la compréhension de cours à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Web 2.0 d'apprenants de langue avec parcours d'apprentissage : rôles, pédagogie et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext : un corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tutin et F.Grossmann, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de recherche de textes pour l'enseignement des langues et conséquences sur l'indexation pédagogique: proposition d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés web 2.0 d'apprenants de langue : types, démarches et rapports au contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLiT-1: Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Nouvelle Orléans, États-Unis. pp.479-492, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Le Pirée, Greece. pp.413-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of “text facet” as a means to achieve pedagogical indexation of a text base dedicated to language teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Teaching and Language Corpora Conference (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal. pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Pedagogical Indexation of Texts for Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2008 - Proceedings of the Third International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porto, Portugal. pp.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ben Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Bloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des étudiants-chercheurs en didactique des langues et linguistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « contexte pédagogique » comme pré-requis à la notion de facette de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Linguistic and Intercultural Education (CLIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alba Iulia, Roumanie. pp.27 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a facet based pedagogically indexed text base (for language teaching)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de l'Association Grecque de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des critères de choix de textes pour leur utilisation dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de textes pour l'enseignement des langues : normes actuelles vs pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la cognition – Des processus aux comportements, des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, pp.147--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation du TAL dans la description pédagogique de textes dans l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical text indexation and exploitation for language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de description pédagogique de ressources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNTELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP-based scripting for CALL activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Echinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning for Computational Linguistics and Computational Linguistics for eLearning, International Workshop in Association with COLING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL: from current problems to NLP solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EUROCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP tools for CALL: the simpler, the better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Échinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of InSTIL/ICALL 2004 Symposium on Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description de ressources pédagogiques : état de l'art et application aux ressources textuelles pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an EFL listening comprehension learning game on phonemic awareness in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATFLY 2022 – Advances in Teaching Foreign Languages to Young Learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Wuppertal, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciole l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An English listening comprehension learning game and its effect on phonological awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefanie Frisch; Karen Glaser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Language Education in Instructed Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, John Benjamins Publishing Company, pp.233-258, 2025, Language Learning &amp; Language Teaching, 978 90 272 2344 9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lllt.62.11cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’attitude ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haydée Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le jeu en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Peter Lang Verlag, pp.61-83, 2022, Champs Didactiques Plurilingues, 978-2-87574-400-5. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Check your Smile&amp;quot; prototype of a collaborative LSP website for technical vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.496-501, 2016, EUROCALL Collection, 978-1-908416-44-5. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring learners’ perceptions of the use of digital letter games for language learning: the case of Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceccherelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-283, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Words: prototype of a digital game focusing on oral production (and comprehension) through asynchronous interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomi Papadima-Sophocleous; Linda Bradley; Sylvie Thouësny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL communities and culture – short papers from EUROCALL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-publishing.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-289, 2016, 978-1-908416-45-2. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2016.eurocall2016.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lascombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Socha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Blumenthal, Iva Novakova, Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours. Emotions in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-341, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging design and language interaction and reuse in Livemocha's Culture section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Lamy and Katerina Zourou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking for Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.77-99, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientext comme corpus pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Tutin; Francis Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit scientifique : du lexique au discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.163-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Facets” and “Prisms” as a Means to Achieve Pedagogical Indexation of Texts for Language Learning: Consequences of the Notion of Pedagogical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Cordeiro; Maria Virvou; Boris Shishkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 170, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-268, 2013, Communications in Computer and Information Sciences, 978-3-642-29577-5. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29578-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hesgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D7.4., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.4 LTfLL – Validation 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 2.5 LTfLL – Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Project. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTfLL roadmap – Beyond the LTfLL project: a road-map towards sustainability of results achieved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Gerdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.5., LTfLL -2008-212578. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues : ressources et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwien Van Dixhoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Zourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OpenEducationEuropa. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Personal Learning Environment with Language-Technology-based Widgets: Services v2 - integrated thread.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hoisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Anastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Buelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D2.4., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un modèle pour une base de textes indexée pédagogiquement pour l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00440460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word (Bologna version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cervini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2024: CALL for humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALL for Humanity - EuroCALL 2024 Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València, pp.231-239, 2024, 978-84-1396-257-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall2024.2024.19074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haydée Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59, pp.184, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude ludique et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F03241B4"/>
+    <w:nsid w:val="7FB3701A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AF94FA9"/>
+    <w:nsid w:val="E8C8F0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lzbk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9908-0770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142454052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lzbk.lezinter.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mathieu_Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/page-membre/mathieu-loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.13096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein T. A. Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccherelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier-Carus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Pesquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rondin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598762v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586319v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Salem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19412" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.576" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.575" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420720v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Burek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Gerdemann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586316v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hesgens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hoisl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Haley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Anastasiou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Buelow" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440460v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mambelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lzbk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9908-0770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142454052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lzbk.lezinter.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mathieu_Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr/page-membre/mathieu-loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.13096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2857" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein T. A. Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccherelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier-Carus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Pesquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339219v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Salem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598762v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586322v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19412" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.575" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422327v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.eurocall2016.576" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586309v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hesgens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832048v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Burek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Gerdemann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hoisl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Haley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Anastasiou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Buelow" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440460v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mambelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>