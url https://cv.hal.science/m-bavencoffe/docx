--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -3400,328 +3400,316 @@
               <w:t xml:space="preserve">Springer Proceedings in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 128, pp.227-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-89105-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strained heteroepitaxy on nanomesas: a way toward perfect lateral organization of quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">Strained heteroepitaxy on nanomesas : a way toward perfect lateral organization of quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Houdart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Priester</w:t>
+                <w:t xml:space="preserve">E. Houdard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.305-316. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 275, pp.305-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112564v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strained heteroepitaxy on nanomesas : a way toward perfect lateral organization of quantum dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Houdard</w:t>
+                <w:t xml:space="preserve">Strained heteroepitaxy on nanomesas: a way toward perfect lateral organization of quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Priester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 275, pp.305-316</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.305-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.10.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125383v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bonding Delaminations on The Electromechanical Admittance (EMA) of a Multi-element Piezoelectric Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxiang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3750,73 +3738,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bonding Delaminations on The Electromechanical Admittance (EMA) of a Single-element Piezoelectric Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxiang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3835,132 +3823,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2857-2862, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,113 +3967,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Electrical Characterization of a Cantilever Beam for Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,351 +4082,351 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Rosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Lekhanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users IX Conference (PIEZO2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a thin piezoelectric material before integration into a cantilever-based mechanical energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Férin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Férin</w:t>
+                <w:t xml:space="preserve">B. Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rosinski</w:t>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple-scales perturbation approach to mode coupling in periodic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4493,548 +4481,548 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Left-handed elastic shear and longitudinal elastic waves in 2D phononic crystals made of a solid matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia. pp.633-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550550v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-handed elastic shear and longitudinal elastic waves in 2D phononic crystals made of a solid matrix</w:t>
+                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, CA, United States. pp.523-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800840v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Croënne</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800837v1</w:t>
+                <w:t xml:space="preserve">hal-00572202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572202v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of evanescent ultrasonic waves in a band gap of a 1D phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5066,92 +5054,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.1024-1027, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation des ondes de Lamb et ondes évanescentes dans un réseau phononique à une dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5193,73 +5181,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a suitable PML for an harmonic study of a finite 1D phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5268,119 +5256,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5389,116 +5377,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Leduc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5507,123 +5495,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5632,116 +5620,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Leduc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence of Lamb waves by rough interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5750,90 +5738,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.1280-1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5843,91 +5831,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of thinned-bulk piezoelectric harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,51 +5934,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6000,114 +5988,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes de Lamb dans un guide d'ondes à interface périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Havre, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LEHA0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03240657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6175,51 +6163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA3171E"/>
+    <w:nsid w:val="9DD290B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6406,51 +6394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-bavencoffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0700-3047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14299040X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rubio-Marcos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alyabyeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lindfors-Vrejoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolomiytsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z125XS3R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Houdart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.145" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFCP0N18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houdard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03240657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LEHA0020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-bavencoffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0700-3047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14299040X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rubio-Marcos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alyabyeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lindfors-Vrejoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolomiytsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houdard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Houdart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.145" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFCP0N18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03240657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LEHA0020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>