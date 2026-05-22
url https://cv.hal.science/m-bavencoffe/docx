--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,6108 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6056 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Bavencoffe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">m-bavencoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0700-3047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14299040X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yWUkyEcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, post-annealing and energy harvesting performance of NBT-6BT thick films produced by aerosol deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Chrir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rubio-Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús López-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (14), pp.117559. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaHf0.05Ti0.95O3 Ceramics from Sol–Gel and Solid-State Processes: Application to the Modelling of Piezoelectric Energy Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (7), pp.1508. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17071508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Characterization of Multilayer Piezoelectric Stacks via Dynamic Stiffness Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi16010020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Stable and High-Concentration BaHf$_x$Ti$_{1−x}$O$_3$ Sol–Gel for High Electromechanical Performance of Bulk Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (23), pp.7452. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16237452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic stiffness formulation for a piezoelectric array element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 561, pp.117843. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate coupled vibration analysis of a piezoelectric array element by the superposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 514, pp.116438. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of Single-element Piezoelectric Transducer Using Its Electromechanical Admittance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.1819 - 1827. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3047944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate coupled vibration analysis of a piezoelectric ceramic cylinder by the superposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.106474. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Two-Dimensional Analytical Model for Investigating Coupled Vibrations of Finite Piezoelectric Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3125271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Characterization of Bonding Delaminations in Single-Element Ultrasonic Transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2269. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14092269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of binary states of ferroic orders in bi-domain BiFeO3 nanoislands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alyabyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lindfors-Vrejoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kolomiytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (19), pp.192904. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflection coefficient for isotropic multilayered structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loukkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lematre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.106099. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and numerical study of the influence of imperfect interface properties on the reflectance function for anisotropic multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loukkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lematre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480, pp.115399. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-insulator transition in V 2 O 3 thin film caused by tip-induced strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Alyabyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (24), pp.241603. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5063712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulin-Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (4), pp.231 - 236. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17436753.2017.1403538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental measurements of the mechanical response of piezoelectric structures from millimetre to micrometre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tembhurnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feuillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (5), pp.285 - 290. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17436753.2018.1458475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150193.2017.1359027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Boukazouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boubenider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical admittance of piezoelectric parallelepipeds: application to tensorial characterization of piezoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Feuillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-scale perturbation approach to mode coupling in periodic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Asfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hawwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of evanescent waves in the mini stopband of a 1D phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.313-319. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (9), pp.1960-1967. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Croënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (9), pp.523-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Proceedings in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128, pp.227-235. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89105-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strained heteroepitaxy on nanomesas : a way toward perfect lateral organization of quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Priester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Houdard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275, pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strained heteroepitaxy on nanomesas: a way toward perfect lateral organization of quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Priester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (1-2), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.10.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bonding Delaminations on The Electromechanical Admittance (EMA) of a Multi-element Piezoelectric Transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bonding Delaminations on The Electromechanical Admittance (EMA) of a Single-element Piezoelectric Transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2857-2862, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Férin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Electrical Characterization of a Cantilever Beam for Mechanical Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Férin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Lekhanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics for End-users IX Conference (PIEZO2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thin piezoelectric material before integration into a cantilever-based mechanical energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Férin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-scales perturbation approach to mode coupling in periodic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Asfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hawwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Croënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, CA, United States. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left-handed elastic shear and longitudinal elastic waves in 2D phononic crystals made of a solid matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Croënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.633-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of evanescent ultrasonic waves in a band gap of a 1D phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.1024-1027, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des ondes de Lamb et ondes évanescentes dans un réseau phononique à une dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a suitable PML for an harmonic study of a finite 1D phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bou Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence of Lamb waves by rough interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1280-1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of thinned-bulk piezoelectric harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Férin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes de Lamb dans un guide d'ondes à interface périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Havre, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009LEHA0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03240657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6163,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DD290B5"/>
+    <w:nsid w:val="36F19856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6394,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-bavencoffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0700-3047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14299040X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rubio-Marcos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alyabyeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lindfors-Vrejoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolomiytsev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houdard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Houdart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.145" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFCP0N18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03240657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LEHA0020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-bavencoffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0700-3047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14299040X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yWUkyEcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Chrir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rubio-Marcos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Zhong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16010020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117843" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3047944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106474" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3125271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alyabyeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lindfors-Vrejoiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolomiytsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loukkal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lematre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukkal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houdard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Houdart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFCP0N18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0479" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03240657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LEHA0020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>