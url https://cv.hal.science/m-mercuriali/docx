--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -278,191 +278,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, une capitale à 80 000 chevaux – Construction d’une ville par traction hippomobile</w:t>
+                <w:t xml:space="preserve">Les nouveaux visages du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Animal, histoire et récits d'une ville vivante</w:t>
+              <w:t xml:space="preserve">Métro ! Le Grand Paris en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavillon de l'Arsenal</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782354870720</w:t>
+                <w:t xml:space="preserve">Réunion des musées nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782711880010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561926v1</w:t>
+                <w:t xml:space="preserve">hal-04561923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux visages du Grand Paris</w:t>
+                <w:t xml:space="preserve">Paris, une capitale à 80 000 chevaux – Construction d’une ville par traction hippomobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métro ! Le Grand Paris en mouvement</w:t>
+              <w:t xml:space="preserve">Paris Animal, histoire et récits d'une ville vivante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réunion des musées nationaux</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782711880010</w:t>
+                <w:t xml:space="preserve">Pavillon de l'Arsenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782354870720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561923v1</w:t>
+                <w:t xml:space="preserve">hal-04561926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Box Theory : les infrastructures de la ville numérique</w:t>
               </w:r>
@@ -1336,303 +1336,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dalla macchina al mondo vivente - Come ricostruire un mondo vivente sulle rovine della modernità? »</w:t>
+                <w:t xml:space="preserve">« Infrastructures of the Living »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Dipartimento di Architettura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Napoli Federico II, Oct 2022, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Web-séminaire de recherche « lnfrastructural Transition in Project »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAUP Tongji University - ENSA Strasbourg, Dec 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593335v1</w:t>
+                <w:t xml:space="preserve">hal-04593339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des sols vivants »</w:t>
+                <w:t xml:space="preserve">« Dalla macchina al mondo vivente - Come ricostruire un mondo vivente sulle rovine della modernità? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre « Sous la terre : ce que les profondeurs ont à offrir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biennale d’architecture et de paysage d’Ile-de-France, Maison de l’architecture Ile- de-France, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence au Dipartimento di Architettura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Napoli Federico II, Oct 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593330v1</w:t>
+                <w:t xml:space="preserve">hal-04593335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Visions utopiques pour les villes du futur : de la machine au vivant ? »</w:t>
+                <w:t xml:space="preserve">« Des sols vivants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Images, figures et fictions de villes au prisme de Paris 2024"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Paris- Belleville, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre « Sous la terre : ce que les profondeurs ont à offrir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale d’architecture et de paysage d’Ile-de-France, Maison de l’architecture Ile- de-France, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593324v1</w:t>
+                <w:t xml:space="preserve">hal-04593330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Infrastructures of the Living »</w:t>
+                <w:t xml:space="preserve">« Visions utopiques pour les villes du futur : de la machine au vivant ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web-séminaire de recherche « lnfrastructural Transition in Project »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAUP Tongji University - ENSA Strasbourg, Dec 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Images, figures et fictions de villes au prisme de Paris 2024"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris- Belleville, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593339v1</w:t>
+                <w:t xml:space="preserve">hal-04593324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blockchain et urbanismes », intervention dans la séance conclusive « Foisonnement des expressions de la Blockchain »</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigorovschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251709v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/12689-paris-animal.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.rmngp.fr/fr/editions/EK198001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11325-les-routes-du-futur-du-grand-paris.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/politique-des-infrastructures" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/concevoir-a-grande-echelle/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Tr&#233;velo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viger-Kohler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bullier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spectorbooks.com/book/la-terre-est-une-architecture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zucchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epure-editions.com/collection-chemins-de-table/qui-a-tue-felix-potin---217-53.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9988" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigorovschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251709v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.rmngp.fr/fr/editions/EK198001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/12689-paris-animal.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11325-les-routes-du-futur-du-grand-paris.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/politique-des-infrastructures" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/concevoir-a-grande-echelle/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Tr&#233;velo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viger-Kohler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bullier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spectorbooks.com/book/la-terre-est-une-architecture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zucchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epure-editions.com/collection-chemins-de-table/qui-a-tue-felix-potin---217-53.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9988" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>