--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -21,2456 +21,3078 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> MATHIEU MERCURIALI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Architecte D.P.L.G.,Docteur en architecture (EPFL),Professeur des ENSA,Professeur TPCAU à l'ENSA de Strasbourg</w:t>
+        <w:t xml:space="preserve">Architecte D.P.L.G.,Docteur en architecture (EPFL),Professeur des ENSA,Professeur TPCAU à l'ENSA de Paris-Val de Seine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheval créateur d’espace, médiateur entre thérapeute et architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thérapies avec le cheval : nouvelles perspectives de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Érès, 2025, 978-2-7492-8392-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Infrastructures du vivant, un enseignement du projet par la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Grigorovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de la Ville et du Développement Durable de l'Université de Lausanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un urbanisme du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer la pensée. La recherche architecturale comme dessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Grigorovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Cattan; Rovy Pessoa-Ferreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercher hors des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversité et anthropisation : une histoire du vivant enchevêtrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POST - Nous sommes les 0,01%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, AREP, 2024, 978-2-494447-04-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, une capitale à 80 000 chevaux – Construction d’une ville par traction hippomobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Animal, histoire et récits d'une ville vivante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavillon de l'Arsenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782354870720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux visages du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métro ! Le Grand Paris en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réunion des musées nationaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782711880010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Animal, histoire et récits d'une ville vivante</w:t>
+              <w:t xml:space="preserve">La beauté d’une ville, controverses esthétiques et transition écologique à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782354870720</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildproject; Pavillon de l'Arsenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782381140216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Box Theory : les infrastructures de la ville numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public : infrastructure, architecture, territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2021, 9782840568032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des autoroutes franciliennes (4 chapitres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routes du futur du Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavillon de l'Arsenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782354870508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gare de Lyon : épisodes d’obsolescences et de transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique des infrastructures. Permanence, effacement, disparition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métis presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782940563302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blown Earth A Study of the Parisian Infrastructural Relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Trévelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viger-Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.317-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2148/benv.51.2.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guiheux, Architectures Paradis. Le dispositif édénique, Paris, MētisPresses, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12q7l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers plus de matière vivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Matière (33)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rusticité, la lumière comme matière première</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La lumière comme matière (32)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sédentaires ou nomades, une ville de la marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mobilité (34)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrastructures animales - Le cheval comme acteur de la transformation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, http://journals.openedition.org/craup/9988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.9988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paris 2024 : comment éviter l’arrivée des «éléphants blancs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usbek &amp; Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La révolution numérique transforme la matière de la construction en fluide, grâce à l’alchimie de la blockchain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Papier, Bois, Béton, Plastique - Un siècle de transformation d’usages des matériaux au Japon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Zucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B42</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782917855973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre est une architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Trévelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Viger-Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Enon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spector Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9783959053839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a tué Félix Potin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Zucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782352553335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps de la Méditerranée. Les îles comme prototype de territoires d’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps, contretemps, quelles stratégies temporelles pour une architecture de la transition ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure d'architecture de Versailles; École nationale supérieure d'architecture de Paris-Val de Seine; Cité de l'architecture et du Patrimoine, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche par le projet : les outils d’une recherche spécifique à l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes de recherche par le projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Marseille; Laboratoire PROJECT[s]; Alexandra Biehler, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer la pensée. La recherche architecturale comme dessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Grigorovschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercher hors des mots. La recherche à l'épreuve du dessin en architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Lyon, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures du vivant, un enseignement du projet par la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Grigorovschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales en urbanisme de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Infrastructures of the Living »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web-séminaire de recherche « lnfrastructural Transition in Project »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAUP Tongji University - ENSA Strasbourg, Dec 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dalla macchina al mondo vivente - Come ricostruire un mondo vivente sulle rovine della modernità? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Dipartimento di Architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Napoli Federico II, Oct 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des sols vivants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre « Sous la terre : ce que les profondeurs ont à offrir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biennale d’architecture et de paysage d’Ile-de-France, Maison de l’architecture Ile- de-France, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Visions utopiques pour les villes du futur : de la machine au vivant ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Images, figures et fictions de villes au prisme de Paris 2024"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Paris- Belleville, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blockchain et urbanismes », intervention dans la séance conclusive « Foisonnement des expressions de la Blockchain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Entre mystères et fantasmes : quel avenir pour les blockchains ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, co-organisé par la Cour de cassation et l’Institut de Recherche pour un Droit Attractif (IRDA) - Université Paris 13, Feb 2021, Cour de Cassation Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Infrastructures x Territoires, Modèles et utopies pour le devenir des infrastructures de transports »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues du Grand Paris, séminaire Paris / Grand Paris - DE Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Paris-Val de Seine,, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le vivant en architecture : agriculture et infrastructure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dialogues de L’ENSA de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la machine au vivant, comment reconstruire le monde du vivant sur les ruines de la modernité ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA de Strasbourg, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Coexister/cohabiter avec les animaux, Considérer nos interactions complexes et nos interdépendances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CRENAU UMR AAU, ENSA de Nantes, École des Beaux-arts de Nantes-Saint-Nazaire, ENSA de Nantes, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Employabilité à l’international des architectes docteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes rencontres doctorales en architecture et paysage «Ici par ailleurs : l’international en question»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure d’architecture de Lyon, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Concevoir à grande échelle », conférence avec Alexandre Dimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mercuriali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle Un auteur, un éditeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale supérieure d’architecture Paris-Val de Seine, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591988v1</w:t>
-              </w:r>
-[...332 lines deleted...]
-                <w:t xml:space="preserve">hal-04591024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2617,51 +3239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigorovschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251709v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.rmngp.fr/fr/editions/EK198001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/12689-paris-animal.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11325-les-routes-du-futur-du-grand-paris.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/politique-des-infrastructures" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/concevoir-a-grande-echelle/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Tr&#233;velo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viger-Kohler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bullier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spectorbooks.com/book/la-terre-est-une-architecture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zucchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epure-editions.com/collection-chemins-de-table/qui-a-tue-felix-potin---217-53.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9988" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frilley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigorovschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/12689-paris-animal.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.rmngp.fr/fr/editions/EK198001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11325-les-routes-du-futur-du-grand-paris.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/politique-des-infrastructures" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Tr&#233;velo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viger-Kohler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.51.2.317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Zucchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/concevoir-a-grande-echelle/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bullier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spectorbooks.com/book/la-terre-est-une-architecture" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epure-editions.com/collection-chemins-de-table/qui-a-tue-felix-potin---217-53.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>