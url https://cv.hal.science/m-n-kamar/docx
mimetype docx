--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -105,1110 +105,1244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible bending of U-shaped plant petioles under dehydration</w:t>
+                <w:t xml:space="preserve">Ice-Induced Structural Reconfigurations in Nanoconfined Water-Glycerol Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schliebach</w:t>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bordet</w:t>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quilliet</w:t>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164, pp.144501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0328110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406392v1</w:t>
+                <w:t xml:space="preserve">hal-05556122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Dupont</w:t>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227895v2</w:t>
+                <w:t xml:space="preserve">hal-04794250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227895v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reversible bending of U-shaped plant petioles under dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
+                <w:t xml:space="preserve">Anne Schliebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794250v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Senker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bettermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bettermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMARTER8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1218,380 +1352,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-Induced Structural Reconfigurations in Nanoconfined Water-Glycerol Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep Eutectic Solvents : Properties Induced by Nanometric Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1659,51 +1675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4456E981"/>
+    <w:nsid w:val="F0FD07A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1890,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-n-kamar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-n-kamar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>