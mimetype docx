--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -828,168 +828,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bettermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">SMARTER8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732570v1</w:t>
+                <w:t xml:space="preserve">hal-04732595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -998,357 +998,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842346v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Bettermann</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732546v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Senker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bettermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732595v1</w:t>
+                <w:t xml:space="preserve">hal-04732546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1675,51 +1675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0FD07A5"/>
+    <w:nsid w:val="3A95496C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-n-kamar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-n-kamar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>