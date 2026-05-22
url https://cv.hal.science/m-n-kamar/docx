--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -273,425 +273,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
+                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794250v1</w:t>
+                <w:t xml:space="preserve">hal-05227895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible bending of U-shaped plant petioles under dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schliebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Catherine Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227895v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible bending of U-shaped plant petioles under dehydration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schliebach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bordet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quilliet</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406392v1</w:t>
+                <w:t xml:space="preserve">hal-04794250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -735,77 +735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
@@ -834,51 +834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,77 +972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1097,90 +1097,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
@@ -1235,51 +1235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Senker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,90 +1379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
@@ -1675,51 +1675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A95496C"/>
+    <w:nsid w:val="AB040A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-n-kamar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-n-kamar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>