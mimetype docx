--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -202,209 +202,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Single-cell OMICs analyses in cardiovascular diseases</w:t>
+                <w:t xml:space="preserve">Le métabolisme au cœur de la cellule à l’origine de la valve mitrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijeet Rajendra Sonawane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Pucéat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanjoong Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2024.1413184⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (6-7), pp.508-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966216v1</w:t>
+                <w:t xml:space="preserve">hal-04856020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme au cœur de la cellule à l’origine de la valve mitrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Editorial: Single-cell OMICs analyses in cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Rajendra Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjoong Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (6-7), pp.508-510. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2024.1413184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856020v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the cell fate and behavior of progenitors at the origin of the mouse cardiac mitral valve</w:t>
               </w:r>
@@ -550,51 +550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Merleau-Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Vertommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pucéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49, pp.33-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Merleau-Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Vertommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pucéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Genetics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (4), pp.338-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4019,265 +4019,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Review: Pluripotent Stem Cell-Derived Cardiac Cells, A Promisingă Cell Source for Therapy of Heart Failure: Where Do We Stand?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic Regulation of Cardiac Differentiation of Embryonic Stem Cells and Tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jebeniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Leschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puceat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2205⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp. e53874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/53874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469706v1</w:t>
+                <w:t xml:space="preserve">inserm-01334550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Regulation of Cardiac Differentiation of Embryonic Stem Cells and Tissues.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concise Review: Pluripotent Stem Cell-Derived Cardiac Cells, A Promisingă Cell Source for Therapy of Heart Failure: Where Do We Stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian E. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp. e53874. </w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.34-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/53874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stem.2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01334550v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitral valve disease−morphology and mechanisms</w:t>
               </w:r>
@@ -5219,307 +5219,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00451770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-derived cardiomyogenic cells: in vitro expansion and functional improvement in a mouse model of myocardial infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of Oct4 with Sox2 and Sox17: a molecular switch from stem cell pluripotency to specifying a cardiac fate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leobon</w:t>
+                <w:t xml:space="preserve">Nesrine Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roncalli</w:t>
+                <w:t xml:space="preserve">Stéphanie Désilets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Joffre</w:t>
+                <w:t xml:space="preserve">David Nu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boisson</w:t>
+                <w:t xml:space="preserve">Chad Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvp167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 186 (5), pp.665-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200901040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461356v1</w:t>
+                <w:t xml:space="preserve">inserm-00409113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Oct4 with Sox2 and Sox17: a molecular switch from stem cell pluripotency to specifying a cardiac fate.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Stefanovic</w:t>
+                <w:t xml:space="preserve">Adipose-derived cardiomyogenic cells: in vitro expansion and functional improvement in a mouse model of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roncalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Abboud</w:t>
+                <w:t xml:space="preserve">Carine Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Désilets</w:t>
+                <w:t xml:space="preserve">M. Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chad Cowan</w:t>
+                <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (4), pp.757-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvp167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.200901040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac commitment of primate embryonic stem cells</w:t>
               </w:r>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pucéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (9), pp.1381-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6641,51 +6641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B213C8F"/>
+    <w:nsid w:val="D81A2F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6872,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-puceat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-7563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087997576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6140-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puc&#233;at" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjoong Jo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2024.1413184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04856020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Vertommen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yy9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Feulner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet Van Vliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Andelfinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9050122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Jaconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8120178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03478264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouilly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farrar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Hiriart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablajan Mahmut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Guenantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebeniani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leschik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Watrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gu&#233;nantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ibre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021098" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Haack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reichenbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Knaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107883" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02546350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moore-Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seipelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902924RR" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02965640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laforest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvignes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;nnemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Ta-Shma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Preuss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet van Vliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0536-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Piche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Legault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pacis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oneglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.10.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tui Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Van Vliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Norris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09459-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yadin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy215" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cattaneo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimaraes-Camboa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Bogomolovas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cedenilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1548269" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398358-9.00030-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wisniewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.166025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farahmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610968114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Behfar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Groenendyk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya P. Wyles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niederlander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.01.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dilanian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farahmand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissadier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodzic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verhoeyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Ayuso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2016.29031.eve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Smit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Coronel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian E. Harding" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2205" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01334550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53874" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Levine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Hag&#233;ge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Judge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Padala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Dal-Bianco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrcardio.2015.161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Durst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Sauls" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Peal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarieke Devlaming" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Toomer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Papoutsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis de La Pompa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93949051677DDF1ADA7454F642832EEAEFC14AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Planat-Benard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Neamatalla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saccenti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X658836" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catelain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riveron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papadopoulos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2013.15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lablack" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis-Tisserand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6W51XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451770v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Guillevic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40120" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leobon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncalli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp167" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8ZB9K9TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abboud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;silets" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Cowan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200901040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00297337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brinon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2008.116" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149211v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tomescot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-0133" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Quinn," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Fort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-09-0562" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landopoulou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01839-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586239v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Ding" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9477-9_6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-puceat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-7563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087997576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6140-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04856020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puc&#233;at" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjoong Jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2024.1413184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Vertommen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yy9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Feulner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet Van Vliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Andelfinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9050122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Jaconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8120178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03478264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouilly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farrar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Hiriart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablajan Mahmut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Guenantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebeniani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leschik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Watrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gu&#233;nantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ibre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021098" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Haack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reichenbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Knaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107883" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02546350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moore-Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seipelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902924RR" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02965640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laforest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvignes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;nnemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Ta-Shma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Preuss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet van Vliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0536-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Piche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Legault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pacis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oneglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.10.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tui Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Van Vliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Norris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09459-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yadin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy215" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cattaneo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimaraes-Camboa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Bogomolovas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cedenilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1548269" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398358-9.00030-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wisniewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.166025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farahmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610968114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Behfar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Groenendyk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya P. Wyles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niederlander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.01.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dilanian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farahmand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissadier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodzic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verhoeyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Ayuso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2016.29031.eve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01334550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53874" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Smit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Coronel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian E. Harding" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2205" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Levine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Hag&#233;ge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Judge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Padala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Dal-Bianco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrcardio.2015.161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Durst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Sauls" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Peal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarieke Devlaming" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Toomer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Papoutsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis de La Pompa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93949051677DDF1ADA7454F642832EEAEFC14AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Planat-Benard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Neamatalla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saccenti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X658836" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catelain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riveron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papadopoulos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2013.15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lablack" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis-Tisserand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6W51XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451770v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Guillevic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40120" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abboud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;silets" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Cowan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200901040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leobon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncalli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8ZB9K9TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00297337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brinon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2008.116" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149211v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tomescot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-0133" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Quinn," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Fort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-09-0562" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landopoulou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01839-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586239v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Ding" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9477-9_6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>