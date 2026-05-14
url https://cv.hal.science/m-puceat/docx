--- v1 (2026-04-04)
+++ v2 (2026-05-14)
@@ -739,1428 +739,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Organoids and Gastruloids to Study Physio-Pathological Heart Development</w:t>
+                <w:t xml:space="preserve">OCT4-mediated inflammation induces cell reprogramming at the origin of cardiac valve development and calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Jaconi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emily Farrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilye Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablajan Mahmut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd8120178⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (45), pp.eabf7910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abf7910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662431v1</w:t>
+                <w:t xml:space="preserve">hal-03662357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCHNAPPs - Single Cell sHiNy APPlication(s)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting the histone demethylase LSD1 prevents cardiomyopathy in a mouse model of laminopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Mella</w:t>
+                <w:t xml:space="preserve">Anne-Claire Guenantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jebeniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Leschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2021.113176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI136488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03478264v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCT4-mediated inflammation induces cell reprogramming at the origin of cardiac valve development and calcification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiomyopathie due à la lamine de type A mutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Guénantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puceat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abf7910⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (10), pp.836-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662357v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the histone demethylase LSD1 prevents cardiomyopathy in a mouse model of laminopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GATA1 pathogenic variants disrupt MYH10 silencing during megakaryopoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Leschik</w:t>
+                <w:t xml:space="preserve">Paul Saultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Watrin</w:t>
+                <w:t xml:space="preserve">Sandrine Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI136488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (9), pp.2287-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134235v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiomyopathie due à la lamine de type A mutée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac Organoids and Gastruloids to Study Physio-Pathological Heart Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ibre</w:t>
+                <w:t xml:space="preserve">Marisa Jaconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (10), pp.836-839. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcdd8120178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379121v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATA1 pathogenic variants disrupt MYH10 silencing during megakaryopoiesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCHNAPPs - Single Cell sHiNy APPlication(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Saultier</w:t>
+                <w:t xml:space="preserve">Valentina Libri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cabantous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Puceat</w:t>
+                <w:t xml:space="preserve">Claudia Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Peiretti</w:t>
+                <w:t xml:space="preserve">Vincent Rouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bigot</w:t>
+                <w:t xml:space="preserve">Sebastien Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (9), pp.2287-2301. </w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 499, pp.113176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.15412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2021.113176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374701v1</w:t>
+                <w:t xml:space="preserve">pasteur-03478264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Activities of Vegfr3/Flt4 and Notch1b Fine-tune Mechanosensitive Signaling during Zebrafish Cardiac Valvulogenesis</w:t>
+                <w:t xml:space="preserve">Reactivation of the Epicardium at the Origin of Myocardial Fibro-Fatty Infiltration During the Atrial Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Fontana</w:t>
+                <w:t xml:space="preserve">Nadine Suffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timm Haack</w:t>
+                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Jagla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Reichenbach</w:t>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Knaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Puceat</w:t>
+                <w:t xml:space="preserve">Gilles Dilanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (2), pp.107883. </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (10), pp.1330-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222522v1</w:t>
+                <w:t xml:space="preserve">inserm-02546350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of the Epicardium at the Origin of Myocardial Fibro-Fatty Infiltration During the Atrial Cardiomyopathy</w:t>
+                <w:t xml:space="preserve">Prenatal maternal vitamin D deficiency sex‐dependently programs adipose tissue metabolism and energy homeostasis in offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Suffee</w:t>
+                <w:t xml:space="preserve">Eva Seipelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernd Jagla</w:t>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dilanian</w:t>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316251⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.14905-14919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201902924RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02546350v1</w:t>
+                <w:t xml:space="preserve">hal-03156949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal maternal vitamin D deficiency sex‐dependently programs adipose tissue metabolism and energy homeostasis in offspring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Seipelt</w:t>
+                <w:t xml:space="preserve">Hox-dependent coordination of mouse cardiac progenitor cell patterning and differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+                <w:t xml:space="preserve">Brigitte Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Couturier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Astier</w:t>
+                <w:t xml:space="preserve">Fabienne Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+                <w:t xml:space="preserve">Laurent Argiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.14905-14919. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201902924RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.55124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156949v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hox-dependent coordination of mouse cardiac progenitor cell patterning and differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of ADAMTS19 causes progressive non-syndromic heart valve disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Laforest</w:t>
+                <w:t xml:space="preserve">Florian Wünnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Desvignes</w:t>
+                <w:t xml:space="preserve">Asaf Ta-Shma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lescroart</w:t>
+                <w:t xml:space="preserve">Christoph Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argiro</w:t>
+                <w:t xml:space="preserve">Severine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Piet van Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.55124⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.40 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0536-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965640v1</w:t>
+                <w:t xml:space="preserve">hal-03216156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of ADAMTS19 causes progressive non-syndromic heart valve disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antagonistic Activities of Vegfr3/Flt4 and Notch1b Fine-tune Mechanosensitive Signaling during Zebrafish Cardiac Valvulogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asaf Ta-Shma</w:t>
+                <w:t xml:space="preserve">Federica Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Preuss</w:t>
+                <w:t xml:space="preserve">Timm Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Leclerc</w:t>
+                <w:t xml:space="preserve">Maria Reichenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Piet van Vliet</w:t>
+                <w:t xml:space="preserve">Petra Knaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52, pp.40 - 47. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.107883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0536-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216156v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Signature of CAID Syndrome: Noncanonical Roles of SGO1 in Regulation of TPF-beta Signaling and Epigenomics</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human pre-valvular endocardial cells derived from pluripotent stem cells recapitulate cardiac pathophysiological valvulogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tui Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilye Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Van Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,818 +2408,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I6 passages: on the reproduction of a human embryonic stem cell line from Israel to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Merleau-Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Vertommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy215⟩</w:t>
+              <w:t xml:space="preserve">New Genetics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.338-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14636778.2018.1548269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962065v1</w:t>
+                <w:t xml:space="preserve">hal-03264659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infarct Fibroblasts Do Not Derive From Bone Marrow Lineages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief overview on iPSC and embryonic stem cell technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puceat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (12), pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-398358-9.00030-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000329v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I6 passages: on the reproduction of a human embryonic stem cell line from Israel to France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cohen-Tannoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Genetics and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14636778.2018.1548269⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (17), pp.3060-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264659v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview on iPSC and embryonic stem cell technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical confinement controls the asymmetric patterning of brachyury in cultures of pluripotent cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-398358-9.00030-6⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (18), pp.dev166025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.166025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991337v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cohen-Tannoudji</w:t>
+                <w:t xml:space="preserve">Infarct Fibroblasts Do Not Derive From Bone Marrow Lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Guimaraes-Camboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Bogomolovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cedenilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (4), pp.583-590</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031040v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical confinement controls the asymmetric patterning of brachyury in cultures of pluripotent cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Puceat</w:t>
+                <w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (17), pp.3060-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.166025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984035v1</w:t>
+                <w:t xml:space="preserve">hal-01962065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrial natriuretic peptide regulates adipose tissue accumulation in adult atria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Suffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farahmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rucker-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dilanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (5), pp.E771-E780. </w:t>
@@ -3251,1033 +3251,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calreticulin secures calcium-dependent nuclear pore competency required for cardiogenesis</w:t>
+                <w:t xml:space="preserve">Mesenchymal transformation of the epicardium contributes to the accumulation of epicardial adipose tissue in the atria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randolph S. Faustino</w:t>
+                <w:t xml:space="preserve">N. Suffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atta Behfar</w:t>
+                <w:t xml:space="preserve">G. Dilanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody Groenendyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Niederlander</w:t>
+                <w:t xml:space="preserve">P. Farahmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.897</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469054v1</w:t>
+                <w:t xml:space="preserve">hal-01469073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal transformation of the epicardium contributes to the accumulation of epicardial adipose tissue in the atria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Atrial epicardial adipose tissue derives from epicardial progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Suffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dilanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Farahmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (1), pp.897</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (1), pp.S112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469073v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial epicardial adipose tissue derives from epicardial progenitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progenitor cells seeded collagen patches migrate and differentiate through the failing RV myocardium: which benefit on the RV function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Suffee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
+                <w:t xml:space="preserve">C. Rucker-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dilanian</w:t>
+                <w:t xml:space="preserve">A. Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Farahmand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Puceat</w:t>
+                <w:t xml:space="preserve">E. Le Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111 (1), pp.S112</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.A31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469046v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor cells seeded collagen patches migrate and differentiate through the failing RV myocardium: which benefit on the RV function?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Le Bret</w:t>
+                <w:t xml:space="preserve">Epicardial progenitors are source of adipocytes in human atria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Suffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dilanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dugail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (11), pp.A31</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (708, SI), pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469061v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epicardial progenitors are source of adipocytes in human atria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Puceat</w:t>
+                <w:t xml:space="preserve">Twelfth Annual Meeting of the French Society of Cell and Gene Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Verhoeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Ayuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (7), pp.555-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2016.29031.eve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469043v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelfth Annual Meeting of the French Society of Cell and Gene Therapy</w:t>
+                <w:t xml:space="preserve">Concise Review: Pluripotent Stem Cell-Derived Cardiac Cells, A Promisingă Cell Source for Therapy of Heart Failure: Where Do We Stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Verhoeyen</w:t>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gomez</w:t>
+                <w:t xml:space="preserve">Lucienne Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Galy</w:t>
+                <w:t xml:space="preserve">Ruben Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Ayuso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
+                <w:t xml:space="preserve">Sian E. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2016.29031.eve⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469045v1</w:t>
+                <w:t xml:space="preserve">hal-01469706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Regulation of Cardiac Differentiation of Embryonic Stem Cells and Tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jebeniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Leschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp. e53874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/53874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01334550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Review: Pluripotent Stem Cell-Derived Cardiac Cells, A Promisingă Cell Source for Therapy of Heart Failure: Where Do We Stand?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calreticulin secures calcium-dependent nuclear pore competency required for cardiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randolph S. Faustino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gouadon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
+                <w:t xml:space="preserve">Atta Behfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucienne Smit</w:t>
+                <w:t xml:space="preserve">Jody Groenendyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Coronel</w:t>
+                <w:t xml:space="preserve">Saranya P. Wyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian E. Harding</w:t>
+                <w:t xml:space="preserve">Nicolas Niederlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (1), pp.34-43. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stem.2205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469706v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitral valve disease−morphology and mechanisms</w:t>
               </w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Papoutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Odelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moore-Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4939,617 +4939,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale control of cellular environment to drive embryonic stem cells selfrenewal and fate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A purified population of multipotent cardiovascular progenitors derived from primate pluripotent stem cells engrafts in postmyocardial infarcted nonhuman primates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blin</w:t>
+                <w:t xml:space="preserve">David Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tui Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lablack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Picart</w:t>
+                <w:t xml:space="preserve">Orianne Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.11.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (4), pp.1125-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI40120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670219v1</w:t>
+                <w:t xml:space="preserve">inserm-00451770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purified population of multipotent cardiovascular progenitors derived from primate pluripotent stem cells engrafts in postmyocardial infarcted nonhuman primates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Nano-scale control of cellular environment to drive embryonic stem cells selfrenewal and fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lablack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis-Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Orianne Guillevic</w:t>
+                <w:t xml:space="preserve">C. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1742-1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI40120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00451770v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Oct4 with Sox2 and Sox17: a molecular switch from stem cell pluripotency to specifying a cardiac fate.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adipose-derived cardiomyogenic cells: in vitro expansion and functional improvement in a mouse model of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Abboud</w:t>
+                <w:t xml:space="preserve">B. Leobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Désilets</w:t>
+                <w:t xml:space="preserve">J. Roncalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nu</w:t>
+                <w:t xml:space="preserve">Carine Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Cowan</w:t>
+                <w:t xml:space="preserve">M. Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200901040⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (4), pp.757-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvp167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00409113v1</w:t>
+                <w:t xml:space="preserve">hal-00461356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-derived cardiomyogenic cells: in vitro expansion and functional improvement in a mouse model of myocardial infarction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Roncalli</w:t>
+                <w:t xml:space="preserve">Interplay of Oct4 with Sox2 and Sox17: a molecular switch from stem cell pluripotency to specifying a cardiac fate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Joffre</w:t>
+                <w:t xml:space="preserve">Nesrine Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mazo</w:t>
+                <w:t xml:space="preserve">Stéphanie Désilets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boisson</w:t>
+                <w:t xml:space="preserve">David Nu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvp167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 186 (5), pp.665-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200901040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00461356v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac commitment of primate embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Leschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,51 +5635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation in vivo of cardiac committed human embryonic stem cells in postmyocardial infarcted rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tomescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Leschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,51 +6011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluorescent reporter gene as a marker for ventricular specification in ES-derived cardiac cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Jaconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Landopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,51 +6323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHNAPPs -Single Cell sHiNy APPlication(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Jagla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6447,51 +6447,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Protocol for Cardiac Differentiation and Maturation of Pluripotent Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jebeniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunli Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D81A2F52"/>
+    <w:nsid w:val="6BF5F4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6872,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-puceat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-7563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087997576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6140-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04856020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puc&#233;at" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjoong Jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2024.1413184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Vertommen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yy9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Feulner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet Van Vliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Andelfinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9050122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Jaconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8120178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03478264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouilly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farrar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Hiriart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablajan Mahmut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Guenantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebeniani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leschik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Watrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gu&#233;nantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ibre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021098" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Haack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reichenbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Knaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107883" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02546350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moore-Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seipelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902924RR" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02965640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laforest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvignes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;nnemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Ta-Shma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Preuss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet van Vliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0536-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Piche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Legault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pacis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oneglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.10.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tui Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Van Vliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Norris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09459-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yadin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy215" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cattaneo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimaraes-Camboa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Bogomolovas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cedenilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1548269" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398358-9.00030-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wisniewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.166025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farahmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610968114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Behfar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Groenendyk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya P. Wyles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niederlander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.01.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dilanian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farahmand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissadier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodzic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verhoeyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Ayuso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2016.29031.eve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01334550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53874" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Smit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Coronel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian E. Harding" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2205" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Levine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Hag&#233;ge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Judge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Padala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Dal-Bianco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrcardio.2015.161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Durst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Sauls" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Peal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarieke Devlaming" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Toomer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Papoutsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis de La Pompa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93949051677DDF1ADA7454F642832EEAEFC14AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Planat-Benard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Neamatalla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saccenti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X658836" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catelain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riveron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papadopoulos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2013.15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lablack" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis-Tisserand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6W51XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451770v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Guillevic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40120" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abboud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;silets" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Cowan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200901040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leobon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncalli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8ZB9K9TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00297337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brinon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2008.116" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149211v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tomescot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-0133" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Quinn," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Fort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-09-0562" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landopoulou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01839-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586239v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Ding" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9477-9_6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/m-puceat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-7563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087997576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6140-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04856020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puc&#233;at" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjoong Jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2024.1413184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Vertommen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yy9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Feulner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet Van Vliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Andelfinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9050122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farrar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Hiriart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablajan Mahmut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Guenantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebeniani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leschik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Watrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gu&#233;nantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ibre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Jaconi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8120178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03478264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Libri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouilly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113176" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02546350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moore-Morris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seipelt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902924RR" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02965640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laforest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvignes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;nnemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Ta-Shma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Preuss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Piet van Vliet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0536-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Haack" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reichenbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Knaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107883" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Piche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Legault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pacis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oneglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.10.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tui Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Van Vliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Norris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09459-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1548269" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398358-9.00030-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yadin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wisniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.166025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cattaneo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guimaraes-Camboa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Bogomolovas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cedenilla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farahmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610968114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suffee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dilanian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farahmand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissadier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodzic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verhoeyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gomez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Ayuso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2016.29031.eve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Smit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Coronel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian E. Harding" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2205" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01334550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53874" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469054v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Behfar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Groenendyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya P. Wyles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niederlander" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.01.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Levine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A. Hag&#233;ge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Judge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Padala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Dal-Bianco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrcardio.2015.161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Durst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Sauls" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Peal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarieke Devlaming" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Toomer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Papoutsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis de La Pompa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93949051677DDF1ADA7454F642832EEAEFC14AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Planat-Benard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Neamatalla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saccenti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X658836" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catelain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riveron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papadopoulos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2013.15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00451770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Guillevic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40120" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lablack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis-Tisserand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6W51XN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leobon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncalli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp167" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8ZB9K9TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abboud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;silets" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Cowan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200901040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00297337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brinon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2008.116" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149211v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tomescot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-0133" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Quinn," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Fort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E02-09-0562" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landopoulou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01839-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hasan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586239v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Ding" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9477-9_6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>