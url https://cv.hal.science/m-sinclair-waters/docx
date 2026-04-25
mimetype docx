--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S. Lindeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 26, pp.983-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10592-025-01717-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -887,334 +887,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong regulatory effects of vgll3 genotype on reproductive axis gene expression in juvenile male Atlantic salmon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining the genomic location of single nucleotide polymorphism variation affecting Atlantic salmon maturation timing at a key large‐effect locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sinclair-Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Moustakas-Verho</w:t>
+                <w:t xml:space="preserve">Nikolai Piavchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Jansouz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annukka Ruokolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutku Aykanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Erkinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114055⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.562-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828036v1</w:t>
+                <w:t xml:space="preserve">hal-04828028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the genomic location of single nucleotide polymorphism variation affecting Atlantic salmon maturation timing at a key large‐effect locus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong regulatory effects of vgll3 genotype on reproductive axis gene expression in juvenile male Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Pashay Ahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sinclair-Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annukka Ruokolainen</w:t>
+                <w:t xml:space="preserve">Jacqueline Moustakas-Verho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutku Aykanat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shadi Jansouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig R. Primmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (2), pp.562-570. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 325, pp.114055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828028v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation in Atlantic salmon (Salmo salar, Salmonidae): a synthesis of ecological, genetic, and molecular processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenyon B. Mobley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutku Aykanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Czorlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2232,53 +2232,178 @@
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide association study of irregular bearing in an apple core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sinclair-Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bourdellès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2425,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a I. C&#225;diz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Orell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Lindeza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01717-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Nosil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zamorano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl3149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Zamorano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Parchman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Tyukmaeva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Pashay Ahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iikki Donner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Primmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri T. Niemel&#228;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klemme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Karvonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Debes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torfinn Nome" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigbj&#248;rn Lien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Kent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00570-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Moustakas-Verho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jansouz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Piavchenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annukka Ruokolainen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tutku Aykanat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyon B. Mobley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Czorlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew House" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kurko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-021-09656-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen &#216;deg&#229;rd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Arild Korsvoll" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0529-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kess" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bentzen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Lehnert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma V. A. Sylvester" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5828" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav2461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J. Morris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Ruzzante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0254" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Stewart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan A. Bunker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent M. Robicheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2017-0212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Bradbury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14442" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a I. C&#225;diz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Erkinaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Orell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Lindeza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01717-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Nosil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zamorano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl3149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Zamorano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Parchman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Tyukmaeva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Pashay Ahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iikki Donner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Primmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri T. Niemel&#228;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klemme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Karvonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Debes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torfinn Nome" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigbj&#248;rn Lien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Kent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00570-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Piavchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annukka Ruokolainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tutku Aykanat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16256" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Moustakas-Verho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jansouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyon B. Mobley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Czorlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew House" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kurko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-021-09656-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen &#216;deg&#229;rd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Arild Korsvoll" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0529-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kess" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bentzen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Lehnert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma V. A. Sylvester" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5828" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav2461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J. Morris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Ruzzante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0254" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Stewart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan A. Bunker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent M. Robicheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2017-0212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Bradbury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14442" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>