--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1306,563 +1306,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Kinetic Method for Active-Site Quantification in Fe-N-C Catalysts and Correlation with Molecular Probe and Spectroscopic Site-Counting Methods</w:t>
+                <w:t xml:space="preserve">KFe(C 2 O 4 )F: A Fluoro‐oxalate Cathode Material for Li/Na‐Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason S Bates</w:t>
+                <w:t xml:space="preserve">Atin Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse J Martinez</w:t>
+                <w:t xml:space="preserve">Alexis Manche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa N Hall</w:t>
+                <w:t xml:space="preserve">Megan Smeaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhadi A Al-Omari</w:t>
+                <w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eamonn Murphy</w:t>
+                <w:t xml:space="preserve">Philip Lightfoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (48), pp.26222-26237. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c08790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202300192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740668v1</w:t>
+                <w:t xml:space="preserve">hal-04227316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KFe(C 2 O 4 )F: A Fluoro‐oxalate Cathode Material for Li/Na‐Ion Batteries</w:t>
+                <w:t xml:space="preserve">Chemical Kinetic Method for Active-Site Quantification in Fe-N-C Catalysts and Correlation with Molecular Probe and Spectroscopic Site-Counting Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atin Pramanik</w:t>
+                <w:t xml:space="preserve">Jason S Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Manche</w:t>
+                <w:t xml:space="preserve">Jesse J Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Smeaton</w:t>
+                <w:t xml:space="preserve">Melissa N Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Abdulhadi A Al-Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Lightfoot</w:t>
+                <w:t xml:space="preserve">Eamonn Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (14), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (48), pp.26222-26237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202300192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c08790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227316v1</w:t>
+                <w:t xml:space="preserve">hal-04740668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Reactivity Effects of Secondary Metal Doping into Iron-Nitrogen-Carbon Catalysts for Oxygen Electroreduction</w:t>
+                <w:t xml:space="preserve">Modulating the Fe–N 4 Active Site Content by Nitrogen Source in Fe–N–C Aerogel Catalysts for Proton Exchange Membrane Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Luo</w:t>
+                <w:t xml:space="preserve">Hongxin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bibent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassiya Khan</w:t>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cullen</w:t>
+                <w:t xml:space="preserve">Julien Jaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (27), pp.14737-14747. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.1149-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c03033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182585v1</w:t>
+                <w:t xml:space="preserve">hal-03940872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Fe–N 4 Active Site Content by Nitrogen Source in Fe–N–C Aerogel Catalysts for Proton Exchange Membrane Fuel Cell</w:t>
+                <w:t xml:space="preserve">Structural and Reactivity Effects of Secondary Metal Doping into Iron-Nitrogen-Carbon Catalysts for Oxygen Electroreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Ge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bibent</w:t>
+                <w:t xml:space="preserve">Fang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
+                <w:t xml:space="preserve">Aaron Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavita Kumar</w:t>
+                <w:t xml:space="preserve">Anastassiya Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jaxel</w:t>
+                <w:t xml:space="preserve">David Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.1149-1163. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (27), pp.14737-14747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c03033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940872v1</w:t>
+                <w:t xml:space="preserve">hal-04182585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism and hyperfine interactions in the hexagonal polymorph of delafossite CuFeO 2</w:t>
               </w:r>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prussian Blue Analogues for Potassium-ion Batteries: Insights into the Electrochemical Mechanisms</w:t>
+                <w:t xml:space="preserve">Unravelling the complex causality behind Fe–N–C degradation in fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Nam Le Pham Ab ,</w:t>
+                <w:t xml:space="preserve">Geunsu Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Wernert</w:t>
+                <w:t xml:space="preserve">Minho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Cahu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Man Ho Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+                <w:t xml:space="preserve">Junsic Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TA08439B⟩</w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41929-023-01039-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945311v1</w:t>
+                <w:t xml:space="preserve">hal-04245891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the complex causality behind Fe–N–C degradation in fuel cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prussian Blue Analogues for Potassium-ion Batteries: Insights into the Electrochemical Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minho Kim</w:t>
+                <w:t xml:space="preserve">Phuong Nam Le Pham Ab ,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Ho Han</w:t>
+                <w:t xml:space="preserve">Romain Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junsic Cho</w:t>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Hyun Kim</w:t>
+                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.3091-3104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41929-023-01039-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2TA08439B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245891v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature efficient regeneration of spent LiFePO4 by direct chemical lithiation</w:t>
               </w:r>
@@ -3018,1004 +3018,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
+                <w:t xml:space="preserve">Investigating the Cycling Stability of Fe2WO6 Pseudocapacitive Electrode Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Pchelina</w:t>
+                <w:t xml:space="preserve">Julio César Espinosa-Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Sedykh</w:t>
+                <w:t xml:space="preserve">Nicolas Goubard-Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxana Rybchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2021.114401⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11061405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348822v1</w:t>
+                <w:t xml:space="preserve">hal-03282064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Durable and Non-Durable FeNx Sites in Fe-N-C Materials for Proton Exchange Membrane Fuel Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M Ablett</w:t>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Can Oğuz</w:t>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Chistyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Rusakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Alekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41929-020-00545-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931434v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxide Clusters on Nitrogen-Doped Carbon are Highly Selective for CO 2 Electroreduction to CO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounika Kodali</w:t>
+                <w:t xml:space="preserve">Topotactically constructed nickel-iron (oxy)hydroxide with abundant in-situ produced high-valent iron species for efficient water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichong Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuning Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.212-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2020.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326420v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how single-atom site density drives the performance and durability of PGM-free Fe–N–C cathodes in anion exchange membrane fuel cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karam Yassin</w:t>
+                <w:t xml:space="preserve">Metal Oxide Clusters on Nitrogen-Doped Carbon are Highly Selective for CO 2 Electroreduction to CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingkun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Garcés-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Asset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounika Kodali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtadv.2021.100179⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (15), pp.10028-10042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431535v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yulia Alekhina</w:t>
+                <w:t xml:space="preserve">Understanding how single-atom site density drives the performance and durability of PGM-free Fe–N–C cathodes in anion exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horie Adabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Giovanni Santori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtadv.2021.100179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03293735v1</w:t>
+                <w:t xml:space="preserve">hal-03431535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Cycling Stability of Fe2WO6 Pseudocapacitive Electrode Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Payen</w:t>
+                <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Rybchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11061405⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 336, pp.114401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2021.114401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282064v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactically constructed nickel-iron (oxy)hydroxide with abundant in-situ produced high-valent iron species for efficient water oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuning Li</w:t>
+                <w:t xml:space="preserve">Identification of Durable and Non-Durable FeNx Sites in Fe-N-C Materials for Proton Exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingkun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Wang</w:t>
+                <w:t xml:space="preserve">James M Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Ren</w:t>
+                <w:t xml:space="preserve">Ismail Can Oğuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.212-218. </w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2020.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41929-020-00545-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988388v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical vapour deposition of Fe–N–C oxygen reduction catalysts with full utilization of dense Fe–N4 sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne Larochelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,90 +4624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-block single-metal-site tin/nitrogen-doped carbon fuel cell cathode catalyst for oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Silvioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4752,295 +4752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling lithiation mechanisms of iron trifluoride by operando X-ray absorption spectroscopy and MCR-ALS chemometric tools</w:t>
+                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eveillard</w:t>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gervillié</w:t>
+                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Taviot-Guého</w:t>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Guérin</w:t>
+                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NJ06321H⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992567v1</w:t>
+                <w:t xml:space="preserve">hal-02982843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards valorizing natural coals in sodium-ion batteries: impact of coal rank on energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling lithiation mechanisms of iron trifluoride by operando X-ray absorption spectroscopy and MCR-ALS chemometric tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+                <w:t xml:space="preserve">C. Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
+                <w:t xml:space="preserve">C. Taviot-Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">F. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (24), pp.10153-10164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72759-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ06321H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982843v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fe 4+/3+ redox mechanism in NaFeO 2 : A simultaneous operando Nuclear Resonance and X‐ray Scattering study</w:t>
               </w:r>
@@ -5154,1034 +5154,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Evolution of Iron(III) Trifluoroacetate upon Thermal Decomposition: Chains, Layers, and Rings</w:t>
+                <w:t xml:space="preserve">Characterizing Complex Gas–Solid Interfaces with in Situ Spectroscopy: Oxygen Adsorption Behavior on Fe–N–C Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wörle</w:t>
+                <w:t xml:space="preserve">Michael Dzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Guntlin</w:t>
+                <w:t xml:space="preserve">Kateryna Artyushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzia Gyr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Chilan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+                <w:t xml:space="preserve">Margaret Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.2482-2488. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (30), pp.16529-16543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559420v1</w:t>
+                <w:t xml:space="preserve">hal-02924411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable, Active, and Methanol-Tolerant PGM-Free Surfaces in an Acidic Medium: Electron Tunneling at Play in Pt/FeNC Hybrid Catalysts for Direct Methanol Fuel Cell Cathodes</w:t>
+                <w:t xml:space="preserve">Iron‐ and Nitrogen‐Doped Graphene‐Based Catalysts for Fuel Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Kosmala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bibent</w:t>
+                <w:t xml:space="preserve">Roberta Sibul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elo Kibena‐põldsepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Ratso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mati Kook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Agnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01288⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1739-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202000011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918327v1</w:t>
+                <w:t xml:space="preserve">hal-02559382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing reactivity descriptors for platinum group metal (PGM)-free Fe-N-C catalysts for PEM fuel cells †</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum‐Chemical Study of the FeNCN Conversion‐Reaction Mechanism in Lithium‐ and Sodium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aaron Roy</w:t>
+                <w:t xml:space="preserve">Kaixuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Malko</w:t>
+                <w:t xml:space="preserve">Angelica Laurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asad Mehmood</w:t>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.3718-3723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ee01013h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201914760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024561v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron‐ and Nitrogen‐Doped Graphene‐Based Catalysts for Fuel Cell Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Evolution of Iron(III) Trifluoroacetate upon Thermal Decomposition: Chains, Layers, and Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wörle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Guntlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Sibul</w:t>
+                <w:t xml:space="preserve">Luzia Gyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elo Kibena‐põldsepp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202000011⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.2482-2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559382v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum‐Chemical Study of the FeNCN Conversion‐Reaction Mechanism in Lithium‐ and Sodium‐Ion Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcus Fehse</w:t>
+                <w:t xml:space="preserve">Establishing reactivity descriptors for platinum group metal (PGM)-free Fe-N-C catalysts for PEM fuel cells †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Primbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Laurita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Daniel Malko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201914760⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ee01013h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514507v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Complex Gas–Solid Interfaces with in Situ Spectroscopy: Oxygen Adsorption Behavior on Fe–N–C Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable, Active, and Methanol-Tolerant PGM-Free Surfaces in an Acidic Medium: Electron Tunneling at Play in Pt/FeNC Hybrid Catalysts for Direct Methanol Fuel Cell Cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kateryna Artyushkova</w:t>
+                <w:t xml:space="preserve">Tomasz Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bibent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chilan Ngo</w:t>
+                <w:t xml:space="preserve">Goran Dražić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Fitzgerald</w:t>
+                <w:t xml:space="preserve">Stefano Agnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (30), pp.16529-16543. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.7475-7485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924411v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-rate cyclability and stability of LiMn2O4 cathode materials for lithium-ion batteries from low-cost natural β−MnO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6494,1678 +6494,1678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Active Sites in Pyrolyzed Fe–N–C Catalysts for Fuel Cell Cathodes by Bridging Density Functional Theory Calculations and 57 Fe Mössbauer Spectroscopy</w:t>
+                <w:t xml:space="preserve">Bimetallic Fe-Ni/SiO2 catalysts for furfural hydrogenation: Identification of the interplay between Fe and Ni during deposition-precipitation and thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Dichao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Matanovic</w:t>
+                <w:t xml:space="preserve">Qifeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plamen Atanassov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Christi Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02586⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 334, pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292379v1</w:t>
+                <w:t xml:space="preserve">hal-02162116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Fe-Ni/SiO2 catalysts for furfural hydrogenation: Identification of the interplay between Fe and Ni during deposition-precipitation and thermal treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Active Sites in Pyrolyzed Fe–N–C Catalysts for Fuel Cell Cathodes by Bridging Density Functional Theory Calculations and 57 Fe Mössbauer Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christi Peterson</w:t>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t>
+                <w:t xml:space="preserve">Ivana Matanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+                <w:t xml:space="preserve">Plamen Atanassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 334, pp.162-172. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.9359-9371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.11.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162116v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Sodiation of FeSb 2 : New Insights from Operando 57 Fe Synchrotron Mössbauer and X-Ray Absorption Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
+                <w:t xml:space="preserve">Designing the 3D Architecture of PGM-Free Cathodes for H 2 /Air Proton Exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Darwiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+                <w:t xml:space="preserve">Sebastian Brüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Rahamim</w:t>
+                <w:t xml:space="preserve">Dinesh Sabarirajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastaran Ranjbar-Sahraie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.201800075⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.7211-7222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980761v1</w:t>
+                <w:t xml:space="preserve">hal-02352319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dronskowski</w:t>
+                <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijeh Khederlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakry Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357, pp.750 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309115v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Exploring the bottlenecks of anionic redox in Li-rich layered sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujoy Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Assat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), pp.977-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-019-0493-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275372v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Revisiting the phase transition of magnetite under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mijiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Cicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (34), pp.21114-21119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285618v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Aymé-Perrot</w:t>
+                <w:t xml:space="preserve">A Dissolution/Precipitation Equilibrium on the Surface of Iridium-Based Perovskites Controls Their Activity as Oxygen Evolution Reaction Catalysts in Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronghuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ben osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (14), pp.4571-4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201814075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094895v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dissolution/Precipitation Equilibrium on the Surface of Iridium-Based Perovskites Controls Their Activity as Oxygen Evolution Reaction Catalysts in Acidic Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Yin</w:t>
+                <w:t xml:space="preserve">ZnSnSb 2 anode: A solid solution behavior enabling high rate capability in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aymé-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201814075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 441, pp.227165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388351v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nakry Pen</w:t>
+                <w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dronskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887437v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the bottlenecks of anionic redox in Li-rich layered sulfides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Li</w:t>
+                <w:t xml:space="preserve">The Electrochemical Sodiation of FeSb 2 : New Insights from Operando 57 Fe Synchrotron Mössbauer and X-Ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rahamim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-019-0493-0⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.201800075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378228v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the 3D Architecture of PGM-Free Cathodes for H 2 /Air Proton Exchange Membrane Fuel Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nastaran Ranjbar-Sahraie</w:t>
+                <w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01181⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352319v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the phase transition of magnetite under pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Nataf</w:t>
+                <w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Cicco</w:t>
+                <w:t xml:space="preserve">Fabrizio Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (34), pp.21114-21119. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043057v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying chemometrics to study battery materials: Towards the comprehensive analysis of complex operando datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,377 +8370,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Achieving a High Density of Fe-Based Active Sites in a Highly Graphitic Carbon Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingkun Li</w:t>
+                <w:t xml:space="preserve">Effect of Ball-Milling on the Oxygen Reduction Reaction Activity of Iron and Nitrogen Co-doped Carbide-Derived Carbon Catalysts in Acid Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Ratso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingying Jia</w:t>
+                <w:t xml:space="preserve">Maike Käärik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Mukerjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Maido Merisalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Drazic</w:t>
+                <w:t xml:space="preserve">Mihkel Rähn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.144. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (11), pp.7952-7962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal9020144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080940v1</w:t>
+                <w:t xml:space="preserve">hal-02382338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ball-Milling on the Oxygen Reduction Reaction Activity of Iron and Nitrogen Co-doped Carbide-Derived Carbon Catalysts in Acid Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sander Ratso</w:t>
+                <w:t xml:space="preserve">The Challenge of Achieving a High Density of Fe-Based Active Sites in a Highly Graphitic Carbon Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingkun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingying Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihkel Rähn</w:t>
+                <w:t xml:space="preserve">Goran Drazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (11), pp.7952-7962. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal9020144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382338v1</w:t>
+                <w:t xml:space="preserve">hal-02080940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Evaluation of Pb, Ag, and Zn Cyanamides/Carbodiimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alfredsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dronskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2), pp.4339-4347. </w:t>
@@ -8912,77 +8912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bituminous Coal as Low‐Cost Anode Materials for Sodium‐Ion and Lithium‐Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abou-Rjeily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ait Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9040,965 +9040,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-and Na-ion Storage Performance of Natural Graphite via Simple Flotation Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
+                <w:t xml:space="preserve">Stabilizing the Structure of LiCoPO4 Nanocrystals via Addition of Fe3+: Formation of Fe3+ Surface Layer, Creation of Diffusion-Enhancing Vacancies, and Enabling High-Voltage Battery Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naohisa Okita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuaki Kisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuro Iwama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyo Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrochemical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5229/JECST.2018.9.4.320⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (19), pp.6675-6683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b01965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065013v1</w:t>
+                <w:t xml:space="preserve">hal-01907737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing the Structure of LiCoPO4 Nanocrystals via Addition of Fe3+: Formation of Fe3+ Surface Layer, Creation of Diffusion-Enhancing Vacancies, and Enabling High-Voltage Battery Operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yiyo Lim</w:t>
+                <w:t xml:space="preserve">Li-and Na-ion Storage Performance of Natural Graphite via Simple Flotation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ait Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Abou-Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (19), pp.6675-6683. </w:t>
+              <w:t xml:space="preserve">Journal of Electrochemical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.320-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b01965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5229/JECST.2018.9.4.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907737v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Iron-Based Fuel Cell Catalysts by Non-Catalytic Platinum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating the origin of superior electrochemical cycling performance: new insights on sodiation–desodiation mechanism of SnSb from operando spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K Mechler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0721813jes⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (18), pp.8724-8734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ta02248h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886910v1</w:t>
+                <w:t xml:space="preserve">hal-01789170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of highly-active Fe–N–C catalysts for PEMFC with carbide-derived carbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Stabilization of Iron-Based Fuel Cell Catalysts by Non-Catalytic Platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K Mechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastaran Ranjbar Sahraie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Armel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mati Kook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ta02325e⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (13), pp.1084-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0721813jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873550v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Ba 0.5 Sr 0.5 Co x Fe 1-x O 3-δ as a pseudocapacitive electrode material with high volumetric capacitance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+                <w:t xml:space="preserve">Synthesis of highly-active Fe–N–C catalysts for PEMFC with carbide-derived carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Ratso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastaran Ranjbar Sahraie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crosnier</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Käärik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mati Kook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.03.173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (30), pp.14663 - 14674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ta02325e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785106v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron molybdate thin films prepared by sputtering and their electrochemical behavior in Li batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Ba 0.5 Sr 0.5 Co x Fe 1-x O 3-δ as a pseudocapacitive electrode material with high volumetric capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Vot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rabeb Grissa</w:t>
+                <w:t xml:space="preserve">Olivier Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.11.231⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.677 - 684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.03.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671425v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the origin of superior electrochemical cycling performance: new insights on sodiation–desodiation mechanism of SnSb from operando spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
+                <w:t xml:space="preserve">Iron molybdate thin films prepared by sputtering and their electrochemical behavior in Li batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pecquenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+                <w:t xml:space="preserve">Rabeb Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (18), pp.8724-8734. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 735, pp.1454-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ta02248h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.11.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789170v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles' heel of iron-based catalysts during oxygen reduction in acidic medium</w:t>
               </w:r>
@@ -10036,51 +10036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wook Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gajeon Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastaran Ranjbar Sahraie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (11), pp.3176-3182. </w:t>
@@ -10112,364 +10112,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Fundamentals and Reaction Mechanisms of Electrode Materials for Na-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Linghui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyuan Paul Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenxing Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201703338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803348v1</w:t>
+                <w:t xml:space="preserve">hal-01785127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Fundamentals and Reaction Mechanisms of Electrode Materials for Na-Ion Batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jingxian Wang</w:t>
+                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenxing Feng</w:t>
+                <w:t xml:space="preserve">Camille Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (16), </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201703338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785127v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the high cycling stability of NbSnSb in Li-ion batteries at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aymé-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Franck Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10533,77 +10533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodiimides as energy materials: which directions for a reasonable future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeethu Arayamparambil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Slabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10916,2921 +10916,2933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reduction of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalyzed by Fe-N-C materials: a structure-selectivity study</w:t>
+                <w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Ngoc Huan</w:t>
+                <w:t xml:space="preserve">Angelo Mullaliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastaran Ranjbar</w:t>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1520-1525. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445701v1</w:t>
+                <w:t xml:space="preserve">hal-01627946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigation of Na 2 Fe 2 (C 2 O 4 ) 3 ·2H 2 O: An Iron-Based Positive Electrode for Secondary Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianing Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Lightfoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (21), pp.9095-9101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Mullaliu</w:t>
+                <w:t xml:space="preserve">In-Depth Analysis of the Conversion Mechanism of TiSnSb vs Li by Operando Triple-Edge X-ray Absorption Spectroscopy: a Chemometric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+                <w:t xml:space="preserve">Erik M. Kelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Alan V. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (24), pp.10446 - 10454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627946v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Analysis of the Conversion Mechanism of TiSnSb vs Li by Operando Triple-Edge X-ray Absorption Spectroscopy: a Chemometric Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Darwiche</w:t>
+                <w:t xml:space="preserve">Electrochemical reduction of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalyzed by Fe-N-C materials: a structure-selectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Ngoc Huan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastaran Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan V. Chadwick</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04088⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1520-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680318v1</w:t>
+                <w:t xml:space="preserve">hal-01445701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of electrochemical performances of ZnFe2O4/[gamma]-Fe2O3 nanoparticles prepared by laser pyrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luyuan Paul Wang</w:t>
+                <w:t xml:space="preserve">FeSi4P4 : A novel negative electrode with atypical electrochemical mechanism for Li and Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Habert</w:t>
+                <w:t xml:space="preserve">Gal Grinbom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ00735C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372, pp.196 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01567338v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeSi4P4 : A novel negative electrode with atypical electrochemical mechanism for Li and Na-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+                <w:t xml:space="preserve">Evaluation of electrochemical performances of ZnFe2O4/[gamma]-Fe2O3 nanoparticles prepared by laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Bourrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyuan Paul Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gal Grinbom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.069⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (17), pp.9236-9243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ00735C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630155v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01567338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antitomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aymé-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6TA10138K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na2Fe(C2O4)F2 : A New Iron-Based Polyoxyanion Cathode for Li/Na Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianing Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Lightfoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), pp.2167-2172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b04859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Nature of Sites Active toward Hydrogen Peroxide Reduction in Fe-N-C Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Hyuck Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seok Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga K Kasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna K Mechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201704356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, and Electrochemical Properties of Na&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;MB&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; (M = Fe, Co) Containing M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;in Tetrahedral Coordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural reinvestigation of Li3FeN2: Evidence of cationic disorder through XRD, solid-state NMR and Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">E. Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorthioir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Courty</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404494v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Na2FePO4F/multi-walled carbon nanotubes for lithium-ion batteries: Operando Mössbauer study of spray-dried composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loraine Duclaux</w:t>
+                <w:t xml:space="preserve">Magali Brisbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vertruyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schrijnemakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393396v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward understanding the lithiation/delithiation process in Fe0.5TiOPO4/C electrode material for lithium-ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ismael Saadoune</w:t>
+                <w:t xml:space="preserve">A Review on Design Strategies for Carbon Based Metal Oxides and Sulfides Nanocomposites for High Performance Li and Na Ion Battery Anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenxing Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1601424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201601424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01277121v1</w:t>
+                <w:t xml:space="preserve">cea-01478250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Design Strategies for Carbon Based Metal Oxides and Sulfides Nanocomposites for High Performance Li and Na Ion Battery Anodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Wang</w:t>
+                <w:t xml:space="preserve">Toward understanding the lithiation/delithiation process in Fe0.5TiOPO4/C electrode material for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Saadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Leconte</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201601424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01478250v1</w:t>
+                <w:t xml:space="preserve">hal-01277121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na2FePO4F/multi-walled carbon nanotubes for lithium-ion batteries: Operando Mössbauer study of spray-dried composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Caes</w:t>
+                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schrijnemakers</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24521 - 24532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01277114v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural reinvestigation of Li3FeN2: Evidence of cationic disorder through XRD, solid-state NMR and Mössbauer spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Structure, and Electrochemical Properties of Na&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;MB&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; (M = Fe, Co) Containing M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;in Tetrahedral Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorthioir</w:t>
+                <w:t xml:space="preserve">Florian Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Jumas</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610599v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron Phosphate/Bacteria Composites as Precursors for Textured Electrode Materials with Enhanced Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohiu Liu</w:t>
+                <w:t xml:space="preserve">B. Mirvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Abdelfattah</w:t>
+                <w:t xml:space="preserve">J. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (16), pp.5090-5095. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (10), pp.A2139 - A2148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0101610jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302890v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Phosphate/Bacteria Composites as Precursors for Textured Electrode Materials with Enhanced Electrochemical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mirvaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadir Recham</w:t>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Courty</w:t>
+                <w:t xml:space="preserve">Xiaohiu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Mahmoud Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0101610jes⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (16), pp.5090-5095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389110v1</w:t>
+                <w:t xml:space="preserve">hal-01302890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Operando Demetallation of Fe-N-C Electrocatalysts in Acidic Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Hyuck Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Baldizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeros George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pizzutilo Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasian Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (5), pp.3136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.6b00643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel route for FePO4 olivine synthesis from sarcopside oxidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brunet</w:t>
+                <w:t xml:space="preserve">Donato Ercole Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rénald David</w:t>
+                <w:t xml:space="preserve">Lidia Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (42), pp.23933 - 23943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392254v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel route for FePO4 olivine synthesis from sarcopside oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Recham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Ercole Conte</w:t>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Di Carlo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Rénald David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (42), pp.23933 - 23943. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.29 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389112v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition‐Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium‐ and Sodium‐Ion Batteries with Excellent Cycling Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohiu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (16), pp.5174-5179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201600098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanistic basis for the high activity of Fe–N–C catalysts toward oxygen reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jingkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghoshal Shraboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13839,9859 +13851,9859 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.2418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ee01160h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhombohedral iron trifluoride with a hierarchized macroporous/mesoporous texture from gaseous fluorination of iron disilicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delbègue Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubtsof Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, In press, corrected proof, 173 (15 April 2016), pp.355-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic insights into the nature of active sites in iron–nitrogen–carbon electrocatalysts for oxygen reduction in acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingying Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagappan Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Tylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Strickland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jingkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nanoen.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K. Schuppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 262, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334319v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.4032-4041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01241139v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of catalytic sites for oxygen reduction in iron- and nitrogen-doped graphene materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Armel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.937-942. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Complex Stacking of Fully-Ordered Transition Metal Layers in Li4FeSbO6 Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, structure and electrochemical properties of metal malonate Na2M(H2C3O4)2·nH2O (n = 0, 2) compounds and comparison with oxalate Na2M2(C2O4)3·2H2O compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reynaud</w:t>
+                <w:t xml:space="preserve">Yannick Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27, pp.1699-1708. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm504500a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142912v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(NH4)0.75Fe(H2O)2[BP2O8]·0.25H2O, a Fe3+/Fe2+ Mixed Valence Cathode Material for Na Battery Exhibiting a Helical Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Prakash</w:t>
+                <w:t xml:space="preserve">Liang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berg</w:t>
+                <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.4540-4549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp5117596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196301v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(NH4)0.75Fe(H2O)2[BP2O8]·0.25H2O, a Fe3+/Fe2+ Mixed Valence Cathode Material for Na Battery Exhibiting a Helical Structure</w:t>
+                <w:t xml:space="preserve">Novel Complex Stacking of Fully-Ordered Transition Metal Layers in Li4FeSbO6 Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Tao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Mccalla Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.4540-4549. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1699-1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5117596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm504500a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142922v1</w:t>
+                <w:t xml:space="preserve">hal-01142912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and electrochemical properties of metal malonate Na2M(H2C3O4)2·nH2O (n = 0, 2) compounds and comparison with oxalate Na2M2(C2O4)3·2H2O compounds</w:t>
+                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hania Ahouari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">E. Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadir Recham</w:t>
+                <w:t xml:space="preserve">A. S. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142879v1</w:t>
+                <w:t xml:space="preserve">hal-01196301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li2FeSiO4/carbon nano-composites by impregnation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijiao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Vix-Guterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 284, pp.574-581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Structural and Electrochemical Properties in Highly Defective LiFePO4 Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Dražič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (12), pp.4261-4273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of relative humidity on the structure and electrochemical performance of sustainable LiFeSO4F electrodes for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leiting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (33), pp.16988-16997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5TA05107J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Iron-Based Magnetic Activated Carbon Fabrics for Environmental Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Haham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Grinblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Margel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (7), pp.4593-4607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma8074593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-structured non-platinum catalysts for automotive fuel cell application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Serov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Artyushkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellazar Niangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunmei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.293-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nanoen.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active oxygen reduction non-platinum group metal electrocatalyst without direct metal–nitrogen coordination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nagappan Ramaswamy</w:t>
+                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8343⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1631-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174293v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Roles of Anionic Redox and Oxygen Release during Electrochemical Cycling of Lithium-Rich Layered Li4FeSbO6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mccalla Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenalle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Jamstorp Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.4804-4814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5b01424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Grinblat</w:t>
+                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraisse Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01142887v1</w:t>
+                <w:t xml:space="preserve">hal-01110366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Toiron</w:t>
+                <w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Haham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Grinblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Margel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01110366v1</w:t>
+                <w:t xml:space="preserve">hal-01142887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, electrochemical and magnetic properties of a novel KFeSO4F polymorph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem M. Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustaaf van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.19754-19764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5TA05548B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Highly active oxygen reduction non-platinum group metal electrocatalyst without direct metal–nitrogen coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Strickland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingying Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Tylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagappan Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142918v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MnSn2 electrodes for Li-ion batteries: Mechanisms at the nano scale and electrode/electrolyte interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">Bertrand Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Edström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.72-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975353v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnSn2 electrodes for Li-ion batteries: Mechanisms at the nano scale and electrode/electrolyte interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+                <w:t xml:space="preserve">Engineered magnetic core-shell SiO2/Fe microspheres and &amp;quot;medusa-like&amp;quot; microspheres of SiO2/iron oxide/carbon nanofibers or nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Mero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Margel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.01.010⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.9850-9858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la502142m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01016124v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered magnetic core-shell SiO2/Fe microspheres and &amp;quot;medusa-like&amp;quot; microspheres of SiO2/iron oxide/carbon nanofibers or nanotubes</w:t>
+                <w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Mero</w:t>
+                <w:t xml:space="preserve">Émilie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la502142m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (18), pp.6567-6577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068984v1</w:t>
+                <w:t xml:space="preserve">hal-00975353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(119)Sn Mössbauer spectroscopy study of the mechanism of lithium reaction with self-organized Ti1/2Sn1/2O2 nanotubes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. A. Kyeremateng</w:t>
+                <w:t xml:space="preserve">Design of new electrode materials for Li-ion and Na-ion batteries from the bloedite mineral Na2Mg(SO4)2*4H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaaf van Tendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr01500b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.2671-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA13648E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016120v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Furfuryl Alcohol on Metal Organic Framework-based Fe/N/C Electrocatalysts for Polymer Electrolyte Membrane Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jaouen</w:t>
+                <w:t xml:space="preserve">Low Temperature Preparation and Electrochemical Properties of LiFeSi2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiliang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Morozan</w:t>
+                <w:t xml:space="preserve">Graham King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.A1642-A1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0611410jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00933406v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of single domain magnetite by green rust oxidation promoted by microbial anaerobic nitrate-dependent iron oxidation</w:t>
+                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Miot</w:t>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Gustaaf Van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.04.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (36), pp.12658-12666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016121v1</w:t>
+                <w:t xml:space="preserve">hal-01075348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrochemical performance of the orthorhombic Li2Fe(SO4)2 polymorph for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.4178-4189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm5012845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Preparation and Electrochemical Properties of LiFeSi2O6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David O Scanlon</w:t>
+                <w:t xml:space="preserve">(119)Sn Mössbauer spectroscopy study of the mechanism of lithium reaction with self-organized Ti1/2Sn1/2O2 nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Kyeremateng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brent C. Melot</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0611410jes⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (14), pp.7827-7831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr01500b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094392v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new electrode materials for Li-ion and Na-ion batteries from the bloedite mineral Na2Mg(SO4)2*4H2O</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
+                <w:t xml:space="preserve">Effect of Furfuryl Alcohol on Metal Organic Framework-based Fe/N/C Electrocatalysts for Polymer Electrolyte Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Morozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustaaf van Tendeloo</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TA13648E⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941906v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of single domain magnetite by green rust oxidation promoted by microbial anaerobic nitrate-dependent iron oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustaaf Van Tendeloo</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075348v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Forward Scattering of Synchrotron Radiation by 99Ru</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. G. Merkel</w:t>
+                <w:t xml:space="preserve">Study of the structural and thermal stability of Li0.3Co2/3Ni1/6Mn1/6O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Saadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Chumakov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
+                <w:t xml:space="preserve">Siham Difi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (20), pp.536-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.05.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.147601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01091244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Fe/N/C catalysts upon high polarization in acid medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Baldizzone</w:t>
+                <w:t xml:space="preserve">Nuclear Forward Scattering of Synchrotron Radiation by 99Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schuppert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">D. G. Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl J.J. Mayrhofer</w:t>
+                <w:t xml:space="preserve">A.I. Chumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rueffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP02882A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.147601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.147601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071452v1</w:t>
+                <w:t xml:space="preserve">hal-01091244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the structural and thermal stability of Li0.3Co2/3Ni1/6Mn1/6O2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siham Difi</w:t>
+                <w:t xml:space="preserve">Degradation of Fe/N/C catalysts upon high polarization in acid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Baldizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schuppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl J.J. Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.05.058⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.18454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP02882A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01016118v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of iron, iron oxide and iron carbide nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Snovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Grinblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Margel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 349, pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Preparation and Magnetic Properties of NaFeSi2O6: Nanowires vs Bulk Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiliang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang G. Zeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moureen C. Kemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mecklenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.12396-12401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic501664x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Synthesis of Iron-Doped Anatase TiO2 for Lithium-Ion Batteries and Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Andriamiadamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10129-10139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic501067p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Laisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of Sn-based species in trimetallic Pt-Sn-In/Al2O3-Cl naphtha-reforming catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 217, pp.137-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10751-012-0717-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of complex hydrides Mg2FeH6, Mg2CoH5 and Mg2NiH4 with lithium ion: Far from equilibrium electrochemically driven conversion reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warda Zaidi</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of the initial restructuring step of &amp;gt; nanostructured FeSn2 based anodes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corine Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.01.157⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm400253a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00815523v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sn-doping on the electrochemical behaviour of TiO2 nanotubes as potential negative electrode materials for 3D Li-ion micro batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured Ni3.5Sn4 intermetallic compound: an efficient buffering material for Si-containing composite anodes in lithium ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Edfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hezeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nana Amponsah Kyeremateng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+                <w:t xml:space="preserve">Georges Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89, pp.365-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.11.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.09.104⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815538v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the series Ti1−yNbySnSb with 0 ≤ y ≤ 1 as anode material for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marino</w:t>
+                <w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.11.061⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.DOI: 10.1016/j.elecom.2013.03.029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815527v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity assessment of lithium with the different components of novel Si/Ni3.4Sn4/Al/C composite anode for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Edfouf</w:t>
+                <w:t xml:space="preserve">Study of the series Ti1−yNbySnSb with 0 ≤ y ≤ 1 as anode material for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 238, pp.210-217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.01.197⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 244, pp.736-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813502v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized synthesis of Fe/N/C cathode catalysts for PEM fuel cells: a matter of iron-ligand coordination strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adina Morozan</w:t>
+                <w:t xml:space="preserve">Reactivity assessment of lithium with the different components of novel Si/Ni3.4Sn4/Al/C composite anode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Edfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Tian</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fariaut-Geoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201303025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 238, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.01.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824229v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the initial restructuring step of &amp;gt; nanostructured FeSn2 based anodes for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chamas</w:t>
+                <w:t xml:space="preserve">Optimized synthesis of Fe/N/C cathode catalysts for PEM fuel cells: a matter of iron-ligand coordination strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Morozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm400253a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (27), pp.6867-6870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201303025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826671v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Ni3.5Sn4 intermetallic compound: an efficient buffering material for Si-containing composite anodes in lithium ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Edfouf</w:t>
+                <w:t xml:space="preserve">Effect of Sn-doping on the electrochemical behaviour of TiO2 nanotubes as potential negative electrode materials for 3D Li-ion micro batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Amponsah Kyeremateng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cuevas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Caillon</w:t>
+                <w:t xml:space="preserve">F. Vacandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.11.078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224, pp.269-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.09.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809776v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactivity of complex hydrides Mg2FeH6, Mg2CoH5 and Mg2NiH4 with lithium ion: Far from equilibrium electrochemically driven conversion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (11), pp.4798-4808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.01.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808221v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-shot versus stepwise gas-solid synthesis of iron trifluoride: investigation of pure molecular F2 fluorination of chloride precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El-Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.3664-3671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ce27033e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Sulfates A2M(SO4)2.nH2O (A = Li, Na and M = Transition Metal): as New Attractive Electrode Materials for Li- and Na-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.11-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05024.0011ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined operando studies of new electrode materials for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 217, pp.107-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10751-012-0718-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Fe incorporation in LnCr2Al20 (Ln = La, Gd, Yb) with 57Fe Mössbauer and Single Crystal X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Larico J. Treadwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumail</w:t>
+                <w:t xml:space="preserve">Jacob D. Mcalpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+                <w:t xml:space="preserve">Devin C. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cau</w:t>
+                <w:t xml:space="preserve">Michael J. Kangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.xxxx/XX. </w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic302805n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00786427v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fe incorporation in LnCr2Al20 (Ln = La, Gd, Yb) with 57Fe Mössbauer and Single Crystal X-ray Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Mossbauer study of the Brownmillerite oxides LaSrMn2-xFexO5 (0 &amp;lt;= x &amp;lt;= 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larico J. Treadwell</w:t>
+                <w:t xml:space="preserve">Nizar Rammeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob D. Mcalpin</w:t>
+                <w:t xml:space="preserve">A. Kabadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin C. Schmitt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 581, pp.378-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.06.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic302805n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00816225v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new room temperature and solvent free carbon coating procedure for battery electrode materials</w:t>
+                <w:t xml:space="preserve">Synthesis, Magnetism, and 57Fe Mössbauer Spectroscopic Study of a Family of [Ln3Fe7] Coordination Clusters (Ln = Gd, Tb, and Er)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ponrouch</w:t>
+                <w:t xml:space="preserve">Ghulam Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro R. Goñi</w:t>
+                <w:t xml:space="preserve">Y. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Mereacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Buth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3EE41243A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (20), pp.11767-11777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic401011d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881791v1</w:t>
+                <w:t xml:space="preserve">hal-00881794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Magnetism, and 57Fe Mössbauer Spectroscopic Study of a Family of [Ln3Fe7] Coordination Clusters (Ln = Gd, Tb, and Er)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new room temperature and solvent free carbon coating procedure for battery electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriu Mereacre</w:t>
+                <w:t xml:space="preserve">Alexandre Ponrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Buth</w:t>
+                <w:t xml:space="preserve">Alejandro R. Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (20), pp.11767-11777. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.3363-3371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic401011d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3EE41243A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881794v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mossbauer study of the Brownmillerite oxides LaSrMn2-xFexO5 (0 &amp;lt;= x &amp;lt;= 0.5)</w:t>
+                <w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Rammeh</w:t>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kabadou</w:t>
+                <w:t xml:space="preserve">Xavier Dumail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.06.130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881789v1</w:t>
+                <w:t xml:space="preserve">hal-00786427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas counter for low temperature Conversion Electron Mössbauer Spectroscopy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 211 (1-3), pp.83-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10751-011-0461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of structure and interface in the performance of TiSnSb as an electrode for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marino</w:t>
+                <w:t xml:space="preserve">Single-Step Synthesis of FeSO4F1−yOHy (0 ≤ y ≤ 1) Positive Electrodes for Li-Based Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainer Pöttgen</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gerke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hua Huo</w:t>
+                <w:t xml:space="preserve">N. Recham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (24), pp.4735-4743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm303086j⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.1472-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm300188a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806354v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions at the origin of abnormal magnetic fabrics in lava flows: a case study from Kerguelen flood basalts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barou</w:t>
+                <w:t xml:space="preserve">Li2Fe(SO4)2 as a 3.83 V positive electrode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2012.05421.X⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716449v2</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step Synthesis of FeSO4F1−yOHy (0 ≤ y ≤ 1) Positive Electrodes for Li-Based Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ati</w:t>
+                <w:t xml:space="preserve">The role of structure and interface in the performance of TiSnSb as an electrode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Pöttgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (8), pp.1472-1485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm300188a⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 24 (24), pp.4735-4743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm303086j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694020v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li2Fe(SO4)2 as a 3.83 V positive electrode material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Reynaud</w:t>
+                <w:t xml:space="preserve">Magnetic interactions at the origin of abnormal magnetic fabrics in lava flows: a case study from Kerguelen flood basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fanjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brent C. Melot</w:t>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.04.027⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (2), pp.815-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2012.05421.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815541v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marino</w:t>
+                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0.50; 0.75)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.9517-9524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2RA20949G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00770796v1</w:t>
+                <w:t xml:space="preserve">hal-00736973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0.50; 0.75)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Perea</w:t>
+                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tessier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2RA20949G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00736973v1</w:t>
+                <w:t xml:space="preserve">hal-00770796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. E. Conte</w:t>
+                <w:t xml:space="preserve">How Mössbauer spectroscopy can improve Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Mohammed El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206, pp.33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10751-011-0418-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757372v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Mössbauer spectroscopy can improve Li-ion batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Khalifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Perea</w:t>
+                <w:t xml:space="preserve">D. E. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-011-0418-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690848v1</w:t>
+                <w:t xml:space="preserve">hal-00757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0; 0.25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.2080-2086. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ra00256b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiSnSb a new efficient negative electrode for Li-ion batteries: mechanism investigations by operando-XRD and Mossbauer techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullenwarth Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.10069-10076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1JM10710K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured Si/Sn-Ni/C composite as negative electrode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
+                <w:t xml:space="preserve">Z. Edfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (10), pp.4762-4768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616298v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Si/Sn-Ni/C composite as negative electrode for Li-ion batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jordy</w:t>
+                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabeer Barpanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.01.046⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00586053v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorosulfate Positive Electrodes for Li-Ion Batteries Made via a Solid-State Dry Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabeer Barpanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (9), pp.A1007-A1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3457435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine interactions and lattice dynamics of Sn21O6Cl16(OH)14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 181 (9), pp.2473-2479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transform infrared spectroscopic study of abhurite Sn21O6Cl16(OH)14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lefez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 105 (2-3), pp.189-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2007.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Lamb–Mössbauer factors of tin corrosion products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167 (1-3), pp.815-818. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9363-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23701,449 +23713,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of Li-ion LFP cathode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Ouaneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Ni-Fe Nanoparticles Upon Oxidation-Reduction And Catalytic Reaction: an Advanced Characterization Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanoparticules de ZnFe2O4 et SnO2 par pyrolyse laser pour électrodes négatives de batteries Li-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Bourrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFC Journées Annuelles 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Bourrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24175,100 +24187,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LiBD-8 2017 –“Electrode materials”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02341788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Bourrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24300,100 +24312,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02341796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intriguing intermetallic based negative electrodes for Na batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24408,254 +24420,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Na batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÖSSBAUER SPECTROSCOPY FOR ENGINEERING OF BETTER LI AND Na‐ION BATTERIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL BATTERY ASSOCIATION IBA2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Fluorosulphate Materials Using Different Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabeer Barpanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">219th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States. pp.57-63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3655687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24665,117 +24677,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze corrosion and runoff metal dissolution in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24785,51 +24797,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Carbonaceous Negative Electrodes in Sodium Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24838,93 +24850,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Na‐ion Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, 9781789450132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119818069.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24934,209 +24946,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METAL CARBODIIMIDES AND METAL CYANAMIDES AS ELECTRODE MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pierre Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2016/19855, PCT/EP2016/063219. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New negative electrode for Na-ion battery based on intermetallic phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25144,51 +25156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR 1355651. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25198,78 +25210,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Vapor Deposition of Fe-N-C Oxygen Reduction Catalysts with Full Utilization of Dense Fe-N4 Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne Larochelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25294,73 +25306,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stracensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles' heel of Iron-Based Catalysts During Oxygen Reduction in Acidic Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Hyuck Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25382,81 +25394,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gajeon Chon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wook Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman, Altin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId892" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25466,114 +25478,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion atmosphérique des bronzes et Spectroscopie Mössbauer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Rouen, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00347816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId895"/>
+      <w:footerReference w:type="default" r:id="rId896"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25720,51 +25732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Tacconis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Dey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Mclaughlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O&#8217;keefe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Bates" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse J Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N Hall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi A Al-Omari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atin Pramanik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Manche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Smeaton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lightfoot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04182585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cullen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Klobes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Angst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fenske" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Konnur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170469" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04245891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunsu Bae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Ho Han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsic Cho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-01039-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233248" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbin Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chamas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07288-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931434v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Can O&#287;uz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00545-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giovanni Santori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Yassin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2021.100179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Espinosa-Angeles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard-Bretesch&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061405" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Kuang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuning Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2020.09.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Larochelle Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stracensky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-021-01030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2021.115774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Z&#250;&#241;iga Loyola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abarca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ureta-Za&#241;artu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Aliaga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose H Zagal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA05991B" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Silvioli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0717-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guntlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Gyr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918327v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kosmala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01288" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024561v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Primbs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Sun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mehmood" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ee01013h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sibul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo Kibena&#8208;p&#245;ldsepp" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ratso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kook" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dzara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilan Ngo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05244" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramesh Kumar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yahia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belharouak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passerini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04448-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghuan Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubouis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben&#8197;osman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814075" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378228v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Saha" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Assat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-019-0493-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352319v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Br&#252;ller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Sabarirajan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar-Sahraie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01181" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudelet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mijiti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cicco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04140" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingying Jia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Mukerjee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Drazic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020144" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382338v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike K&#228;&#228;rik" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Merisalu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkel R&#228;hn" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01430" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269629v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinit Kidkhunthod" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11077-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065013v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5229/JECST.2018.9.4.320" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohisa Okita" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyo Lim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01965" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886910v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Mechler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0721813jes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873550v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02325e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785106v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannelongue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.03.173" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671425v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Grissa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.231" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Yu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Liao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Wang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Feng" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201703338" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863070v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Franck Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.172" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01905862v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karegeya" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bodart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vertruyen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b10663" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464997v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800835" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445701v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03353" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998221v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Hoang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Hui" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02764" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998229v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b04859" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533627v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Choi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Kasian" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704356" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404494v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strauss" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02070" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478250v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601424" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277114v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brisbois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vertruyen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.005" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJG2PVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02610599v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorthioir" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jumas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.016" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389110v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mirvaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0101610jes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511257v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Baldizzone" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polymeros George" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizzutilo Enrico" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasian Olga" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00643" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392254v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.10.013" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3TDS1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511248v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jingkun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshal Shraboni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Liang" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee01160h" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401920v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagappan Ramaswamy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Tylus" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Strickland" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2016.03.025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142912v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccalla Eric" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504500a" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142922v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117596" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142879v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.009" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LWS2KH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142870v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijiao Sun" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vix-Guterl" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.03.028" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HRP491-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195981v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiting Zhang" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05107J" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176220v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellazar Niangar" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Wang" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dale" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2015.07.002" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174293v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miner" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8343" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142897v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenalle Rousse" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jamstorp Berg" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b01424" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195982v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf van Tendeloo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05548B" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016124v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edstr&#246;m" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.01.010" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHRGDVF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068984v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On Mero" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502142m" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016120v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kyeremateng" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01500b" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016121v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.04.047" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016126v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5012845" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094392v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Zhou" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham King" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O Scanlon" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0611410jes" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941906v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13648E" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071452v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuppert" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J.J. Mayrhofer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02882A" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016118v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Difi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.058" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCNX3L0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881788v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Snovski" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.08.043" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954KP26C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094362v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Zeier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moureen C. Kemei" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mecklenburg" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501664x" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094375v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501067p" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815529v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0717-1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SFS41VC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815523v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.01.157" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R289SQTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815538v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacandio" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.09.104" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLGRTDVF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813502v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Edfouf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fariaut-Geoges" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.01.197" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHZ5B4K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824229v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tian" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201303025" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTK6PWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826671v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400253a" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809776v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hezeque" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.11.078" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMHVT4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881790v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ati" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulineau" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05024.0011ecst" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815528v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0718-0" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGC8CZKG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816225v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larico J. Treadwell" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob D. Mcalpin" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin C. Schmitt" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kangas" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302805n" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881791v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponrouch" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE41243A" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881794v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abbas" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Mereacre" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Buth" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401011d" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881789v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mohamed" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Rammeh" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.06.130" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTGSJS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130787v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0461-y" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65FGX9GM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806354v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer P&#246;ttgen" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerke" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Huo" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303086j" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815541v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.04.027" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690848v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0418-1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNSTW3PQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586053v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Edfouf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.046" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09WDVHND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586058v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Leriche" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3457435" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155550v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannoyer" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefez" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.020" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2N536ZV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155529v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefez" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.04.030" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155525v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9363-9" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815545v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815534v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3655687" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155563v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024544v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347816v2" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Tacconis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Dey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Mclaughlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O&#8217;keefe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atin Pramanik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Manche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Smeaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lightfoot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Bates" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse J Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N Hall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi A Al-Omari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04182585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Luo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cullen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Klobes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Angst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fenske" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Konnur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170469" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04245891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunsu Bae" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Ho Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsic Cho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-01039-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233248" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbin Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chamas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07288-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Espinosa-Angeles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard-Bretesch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061405" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Kuang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuning Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2020.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giovanni Santori" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Yassin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2021.100179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931434v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Can O&#287;uz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00545-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Larochelle Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stracensky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-021-01030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2021.115774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Z&#250;&#241;iga Loyola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abarca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ureta-Za&#241;artu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Aliaga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose H Zagal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA05991B" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Silvioli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0717-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dzara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilan Ngo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05244" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sibul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo Kibena&#8208;p&#245;ldsepp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ratso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kook" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559420v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guntlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Gyr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024561v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Primbs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mehmood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ee01013h" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kosmala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01288" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramesh Kumar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yahia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belharouak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passerini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04448-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Br&#252;ller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Sabarirajan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar-Sahraie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01181" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378228v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Saha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Assat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-019-0493-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudelet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mijiti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cicco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04140" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghuan Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubouis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben&#8197;osman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814075" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike K&#228;&#228;rik" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Merisalu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkel R&#228;hn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01430" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080940v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingying Jia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Mukerjee" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Drazic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020144" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269629v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinit Kidkhunthod" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11077-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907737v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohisa Okita" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyo Lim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01965" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065013v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5229/JECST.2018.9.4.320" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Mechler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0721813jes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02325e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannelongue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.03.173" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671425v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Grissa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.231" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785127v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Yu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Liao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Feng" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201703338" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863070v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Franck Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.172" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01905862v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karegeya" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bodart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vertruyen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b10663" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464997v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800835" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998221v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Hoang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Hui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02764" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445701v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03353" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998229v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b04859" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533627v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Choi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Kasian" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704356" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02610599v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorthioir" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jumas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.016" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277114v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brisbois" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vertruyen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJG2PVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478250v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601424" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404494v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strauss" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02070" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389110v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mirvaux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0101610jes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511257v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Baldizzone" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polymeros George" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizzutilo Enrico" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasian Olga" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00643" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392254v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.10.013" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3TDS1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511248v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jingkun" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshal Shraboni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Liang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee01160h" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401920v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagappan Ramaswamy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Tylus" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Strickland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2016.03.025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142879v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.009" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LWS2KH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142922v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117596" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142912v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccalla Eric" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504500a" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142870v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijiao Sun" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vix-Guterl" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.03.028" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HRP491-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195981v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiting Zhang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05107J" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176220v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellazar Niangar" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Wang" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dale" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2015.07.002" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142897v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenalle Rousse" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jamstorp Berg" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b01424" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195982v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf van Tendeloo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05548B" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174293v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miner" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8343" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016124v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edstr&#246;m" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.01.010" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHRGDVF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068984v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On Mero" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502142m" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941906v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13648E" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094392v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Zhou" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham King" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O Scanlon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0611410jes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016126v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5012845" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016120v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kyeremateng" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01500b" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016121v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.04.047" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016118v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Difi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.058" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCNX3L0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071452v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuppert" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J.J. Mayrhofer" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02882A" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881788v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Snovski" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.08.043" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954KP26C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094362v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Zeier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moureen C. Kemei" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mecklenburg" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501664x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094375v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501067p" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815529v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0717-1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SFS41VC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826671v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400253a" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809776v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Edfouf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hezeque" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.11.078" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMHVT4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813502v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fariaut-Geoges" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.01.197" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHZ5B4K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824229v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tian" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201303025" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTK6PWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815538v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacandio" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.09.104" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLGRTDVF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815523v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.01.157" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R289SQTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881790v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ati" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulineau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05024.0011ecst" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815528v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0718-0" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGC8CZKG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816225v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larico J. Treadwell" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob D. Mcalpin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin C. Schmitt" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kangas" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302805n" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881789v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mohamed" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Rammeh" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.06.130" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTGSJS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881794v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abbas" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lan" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Mereacre" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Buth" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401011d" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881791v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponrouch" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE41243A" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130787v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0461-y" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65FGX9GM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815541v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.04.027" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806354v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer P&#246;ttgen" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerke" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Huo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303086j" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690848v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0418-1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNSTW3PQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586053v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Edfouf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.046" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09WDVHND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586058v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Leriche" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3457435" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155550v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannoyer" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.020" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2N536ZV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155529v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefez" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.04.030" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155525v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9363-9" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815545v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815534v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3655687" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155563v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024544v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347816v2" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>