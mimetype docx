--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -3018,429 +3018,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Cycling Stability of Fe2WO6 Pseudocapacitive Electrode Materials</w:t>
+                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio César Espinosa-Angeles</w:t>
+                <w:t xml:space="preserve">Diana Pchelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goubard-Bretesché</w:t>
+                <w:t xml:space="preserve">Vera Sedykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quarez</w:t>
+                <w:t xml:space="preserve">Nataliya Chistyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Payen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Vyacheslav Rusakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Alekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11061405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282064v1</w:t>
+                <w:t xml:space="preserve">hal-03293735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topotactically constructed nickel-iron (oxy)hydroxide with abundant in-situ produced high-valent iron species for efficient water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Sedykh</w:t>
+                <w:t xml:space="preserve">Zhichong Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Chistyakova</w:t>
+                <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav Rusakov</w:t>
+                <w:t xml:space="preserve">Xuning Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Alekhina</w:t>
+                <w:t xml:space="preserve">Meng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.212-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2020.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293735v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactically constructed nickel-iron (oxy)hydroxide with abundant in-situ produced high-valent iron species for efficient water oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Cycling Stability of Fe2WO6 Pseudocapacitive Electrode Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Liu</w:t>
+                <w:t xml:space="preserve">Julio César Espinosa-Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuning Li</w:t>
+                <w:t xml:space="preserve">Nicolas Goubard-Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Wang</w:t>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Ren</w:t>
+                <w:t xml:space="preserve">Christophe Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.212-218. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2020.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11061405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988388v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Oxide Clusters on Nitrogen-Doped Carbon are Highly Selective for CO 2 Electroreduction to CO</w:t>
               </w:r>
@@ -3694,64 +3694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ high temperature XRD study of Sr-doped ceramics La0.95Sr0.05MnO3+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pchelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Sedykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Rybchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12950,429 +12950,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Phosphate/Bacteria Composites as Precursors for Textured Electrode Materials with Enhanced Electrochemical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mirvaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadir Recham</w:t>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Courty</w:t>
+                <w:t xml:space="preserve">Xiaohiu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Mahmoud Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0101610jes⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (16), pp.5090-5095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389110v1</w:t>
+                <w:t xml:space="preserve">hal-01302890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darwiche Ali</w:t>
+                <w:t xml:space="preserve">Minimizing Operando Demetallation of Fe-N-C Electrocatalysts in Acidic Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Hyuck Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohiu Liu</w:t>
+                <w:t xml:space="preserve">Claudio Baldizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Abdelfattah</w:t>
+                <w:t xml:space="preserve">Polymeros George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
+                <w:t xml:space="preserve">Pizzutilo Enrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasian Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302890v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Operando Demetallation of Fe-N-C Electrocatalysts in Acidic Medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron Phosphate/Bacteria Composites as Precursors for Textured Electrode Materials with Enhanced Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeros George</w:t>
+                <w:t xml:space="preserve">B. Mirvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pizzutilo Enrico</w:t>
+                <w:t xml:space="preserve">J. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasian Olga</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (5), pp.3136. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (10), pp.A2139 - A2148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0101610jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511257v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t>
               </w:r>
@@ -13651,90 +13651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition‐Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium‐ and Sodium‐Ion Batteries with Excellent Cycling Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohiu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (16), pp.5174-5179. </w:t>
@@ -14168,346 +14168,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goellner</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K. Schuppert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.4032-4041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241139v1</w:t>
+                <w:t xml:space="preserve">hal-01334319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K. Schuppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen E. Johnston</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 262, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01334319v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of catalytic sites for oxygen reduction in iron- and nitrogen-doped graphene materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Armel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14854,295 +14854,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Complex Stacking of Fully-Ordered Transition Metal Layers in Li4FeSbO6 Materials</w:t>
+                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mccalla Eric</w:t>
+                <w:t xml:space="preserve">E. Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. S. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm504500a⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142912v1</w:t>
+                <w:t xml:space="preserve">hal-01196301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Complex Stacking of Fully-Ordered Transition Metal Layers in Li4FeSbO6 Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berg</w:t>
+                <w:t xml:space="preserve">Mccalla Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
+                <w:t xml:space="preserve">Marine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1699-1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm504500a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196301v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li2FeSiO4/carbon nano-composites by impregnation method</w:t>
               </w:r>
@@ -15402,1245 +15402,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity on the structure and electrochemical performance of sustainable LiFeSO4F electrodes for Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Engineering of Iron-Based Magnetic Activated Carbon Fabrics for Environmental Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leiting Zhang</w:t>
+                <w:t xml:space="preserve">Hai Haham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+                <w:t xml:space="preserve">Judith Grinblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohua Chen</w:t>
+                <w:t xml:space="preserve">Shlomo Margel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (33), pp.16988-16997. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.4593-4607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TA05107J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma8074593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195981v1</w:t>
+                <w:t xml:space="preserve">hal-01195979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Iron-Based Magnetic Activated Carbon Fabrics for Environmental Remediation</w:t>
+                <w:t xml:space="preserve">Nano-structured non-platinum catalysts for automotive fuel cell application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Haham</w:t>
+                <w:t xml:space="preserve">Alexey Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Artyushkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Grinblat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Ellazar Niangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shlomo Margel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chunmei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilesh Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma8074593⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195979v1</w:t>
+                <w:t xml:space="preserve">hal-01176220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured non-platinum catalysts for automotive fuel cell application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of relative humidity on the structure and electrochemical performance of sustainable LiFeSO4F electrodes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellazar Niangar</w:t>
+                <w:t xml:space="preserve">Leiting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunmei Wang</w:t>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilesh Dale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.293-300. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (33), pp.16988-16997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5TA05107J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176220v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Highly active oxygen reduction non-platinum group metal electrocatalyst without direct metal–nitrogen coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Strickland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Elise Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingying Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Tylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagappan Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142918v1</w:t>
+                <w:t xml:space="preserve">hal-01174293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Roles of Anionic Redox and Oxygen Release during Electrochemical Cycling of Lithium-Rich Layered Li4FeSbO6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mccalla Eric</w:t>
+                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b01424⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1631-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142897v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darwiche Ali</w:t>
+                <w:t xml:space="preserve">Understanding the Roles of Anionic Redox and Oxygen Release during Electrochemical Cycling of Lithium-Rich Layered Li4FeSbO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mccalla Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenalle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Toiron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Erik Jamstorp Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.4804-4814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b01424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01110366v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Grinblat</w:t>
+                <w:t xml:space="preserve">Structural, electrochemical and magnetic properties of a novel KFeSO4F polymorph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaaf van Tendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.19754-19764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TA05548B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01142887v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrochemical and magnetic properties of a novel KFeSO4F polymorph</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
+                <w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Haham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Grinblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Margel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TA05548B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195982v1</w:t>
+                <w:t xml:space="preserve">hal-01142887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active oxygen reduction non-platinum group metal electrocatalyst without direct metal–nitrogen coordination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nagappan Ramaswamy</w:t>
+                <w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraisse Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms8343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174293v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnSn2 electrodes for Li-ion batteries: Mechanisms at the nano scale and electrode/electrolyte interface</w:t>
               </w:r>
@@ -16811,51 +16811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Margel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.9850-9858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17017,455 +17017,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new electrode materials for Li-ion and Na-ion batteries from the bloedite mineral Na2Mg(SO4)2*4H2O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Reynaud</w:t>
+                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaaf Van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustaaf van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TA13648E⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (36), pp.12658-12666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941906v1</w:t>
+                <w:t xml:space="preserve">hal-01075348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Preparation and Electrochemical Properties of LiFeSi2O6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David O Scanlon</w:t>
+                <w:t xml:space="preserve">Design of new electrode materials for Li-ion and Na-ion batteries from the bloedite mineral Na2Mg(SO4)2*4H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaaf van Tendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0611410jes⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.2671-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA13648E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094392v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Temperature Preparation and Electrochemical Properties of LiFeSi2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiliang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
+                <w:t xml:space="preserve">David O Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustaaf Van Tendeloo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brent C. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (36), pp.12658-12666. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.A1642-A1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0611410jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075348v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrochemical performance of the orthorhombic Li2Fe(SO4)2 polymorph for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17711,51 +17711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Morozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18150,51 +18150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chumakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rueffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël P. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.147601. </w:t>
@@ -18232,64 +18232,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Fe/N/C catalysts upon high polarization in acid medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Baldizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schuppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18379,90 +18379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of iron, iron oxide and iron carbide nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Snovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Grinblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Margel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 349, pp.35-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18508,51 +18508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Preparation and Magnetic Properties of NaFeSi2O6: Nanowires vs Bulk Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiliang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang G. Zeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18770,307 +18770,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and quantification of Sn-based species in trimetallic Pt-Sn-In/Al2O3-Cl naphtha-reforming catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ramesha</w:t>
+                <w:t xml:space="preserve">Ali Jahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P. Laisa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-012-0717-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845846v1</w:t>
+                <w:t xml:space="preserve">hal-00815529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of Sn-based species in trimetallic Pt-Sn-In/Al2O3-Cl naphtha-reforming catalysts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Jahel</w:t>
+                <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+                <w:t xml:space="preserve">C. P. Laisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-012-0717-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815529v1</w:t>
+                <w:t xml:space="preserve">hal-00845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of the initial restructuring step of &amp;gt; nanostructured FeSn2 based anodes for Li-ion batteries</w:t>
               </w:r>
@@ -20377,51 +20377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.11-19. </w:t>
@@ -20511,51 +20511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 217, pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20595,717 +20595,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fe incorporation in LnCr2Al20 (Ln = La, Gd, Yb) with 57Fe Mössbauer and Single Crystal X-ray Diffraction</w:t>
+                <w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larico J. Treadwell</w:t>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob D. Mcalpin</w:t>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin C. Schmitt</w:t>
+                <w:t xml:space="preserve">Xavier Dumail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Kangas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic302805n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816225v1</w:t>
+                <w:t xml:space="preserve">hal-00786427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mossbauer study of the Brownmillerite oxides LaSrMn2-xFexO5 (0 &amp;lt;= x &amp;lt;= 0.5)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marouane Mohamed</w:t>
+                <w:t xml:space="preserve">A new room temperature and solvent free carbon coating procedure for battery electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ponrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro R. Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 581, pp.378-384. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.3363-3371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.06.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3EE41243A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881789v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Magnetism, and 57Fe Mössbauer Spectroscopic Study of a Family of [Ln3Fe7] Coordination Clusters (Ln = Gd, Tb, and Er)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Fe incorporation in LnCr2Al20 (Ln = La, Gd, Yb) with 57Fe Mössbauer and Single Crystal X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larico J. Treadwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghulam Abbas</w:t>
+                <w:t xml:space="preserve">Jacob D. Mcalpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lan</w:t>
+                <w:t xml:space="preserve">Devin C. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriu Mereacre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gernot Buth</w:t>
+                <w:t xml:space="preserve">Michael J. Kangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (20), pp.11767-11777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic401011d⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.xxxx/XX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic302805n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881794v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new room temperature and solvent free carbon coating procedure for battery electrode materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Magnetism, and 57Fe Mössbauer Spectroscopic Study of a Family of [Ln3Fe7] Coordination Clusters (Ln = Gd, Tb, and Er)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghulam Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ponrouch</w:t>
+                <w:t xml:space="preserve">Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro R. Goñi</w:t>
+                <w:t xml:space="preserve">Valeriu Mereacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Buth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3EE41243A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (20), pp.11767-11777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic401011d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881791v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Mossbauer study of the Brownmillerite oxides LaSrMn2-xFexO5 (0 &amp;lt;= x &amp;lt;= 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Marouane Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumail</w:t>
+                <w:t xml:space="preserve">Nizar Rammeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+                <w:t xml:space="preserve">A. Kabadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 581, pp.378-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.06.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786427v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas counter for low temperature Conversion Electron Mössbauer Spectroscopy experiments</w:t>
               </w:r>
@@ -21567,77 +21567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li2Fe(SO4)2 as a 3.83 V positive electrode material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22097,204 +22097,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marino</w:t>
+                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770796v1</w:t>
+                <w:t xml:space="preserve">hal-00757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Mössbauer spectroscopy can improve Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Khalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22316,234 +22328,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 206, pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10751-011-0418-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+                <w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00757372v1</w:t>
+                <w:t xml:space="preserve">hal-00770796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando 57Fe Mössbauer and XRD investigation of LixMnyFe1-yPO4/C composites (y = 0; 0.25)</w:t>
               </w:r>
@@ -22969,51 +22969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabeer Barpanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23103,51 +23103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24577,51 +24577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabeer Barpanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">219th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States. pp.57-63, </w:t>
@@ -24973,51 +24973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METAL CARBODIIMIDES AND METAL CYANAMIDES AS ELECTRODE MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwiche Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25732,51 +25732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Tacconis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Dey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Mclaughlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O&#8217;keefe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atin Pramanik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Manche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Smeaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lightfoot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Bates" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse J Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N Hall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi A Al-Omari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04182585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Luo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cullen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Klobes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Angst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fenske" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Konnur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170469" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04245891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunsu Bae" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Ho Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsic Cho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-01039-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233248" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbin Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chamas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07288-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Espinosa-Angeles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard-Bretesch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061405" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Kuang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuning Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2020.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giovanni Santori" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Yassin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2021.100179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931434v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Can O&#287;uz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00545-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Larochelle Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stracensky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-021-01030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2021.115774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Z&#250;&#241;iga Loyola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abarca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ureta-Za&#241;artu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Aliaga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose H Zagal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA05991B" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Silvioli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0717-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dzara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilan Ngo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05244" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sibul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo Kibena&#8208;p&#245;ldsepp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ratso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kook" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559420v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guntlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Gyr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024561v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Primbs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mehmood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ee01013h" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kosmala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01288" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramesh Kumar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yahia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belharouak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passerini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04448-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Br&#252;ller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Sabarirajan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar-Sahraie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01181" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378228v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Saha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Assat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-019-0493-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudelet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mijiti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cicco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04140" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghuan Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubouis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben&#8197;osman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814075" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike K&#228;&#228;rik" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Merisalu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkel R&#228;hn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01430" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080940v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingying Jia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Mukerjee" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Drazic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020144" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269629v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinit Kidkhunthod" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11077-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907737v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohisa Okita" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyo Lim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01965" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065013v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5229/JECST.2018.9.4.320" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Mechler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0721813jes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02325e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannelongue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.03.173" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671425v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Grissa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.231" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785127v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Yu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Liao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Feng" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201703338" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863070v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Franck Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.172" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01905862v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karegeya" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bodart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vertruyen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b10663" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464997v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800835" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998221v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Hoang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Hui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02764" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445701v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03353" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998229v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b04859" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533627v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Choi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Kasian" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704356" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02610599v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorthioir" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jumas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.016" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277114v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brisbois" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vertruyen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJG2PVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478250v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601424" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404494v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strauss" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02070" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389110v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mirvaux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0101610jes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511257v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Baldizzone" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polymeros George" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizzutilo Enrico" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasian Olga" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00643" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392254v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.10.013" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3TDS1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511248v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jingkun" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshal Shraboni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Liang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee01160h" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401920v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagappan Ramaswamy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Tylus" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Strickland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2016.03.025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142879v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.009" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LWS2KH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142922v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117596" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142912v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccalla Eric" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504500a" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142870v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijiao Sun" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vix-Guterl" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.03.028" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HRP491-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195981v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiting Zhang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05107J" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176220v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellazar Niangar" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Wang" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dale" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2015.07.002" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142897v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenalle Rousse" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jamstorp Berg" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b01424" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195982v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf van Tendeloo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05548B" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174293v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miner" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8343" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016124v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edstr&#246;m" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.01.010" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHRGDVF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068984v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On Mero" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502142m" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941906v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13648E" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094392v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Zhou" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham King" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O Scanlon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0611410jes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016126v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5012845" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016120v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kyeremateng" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01500b" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016121v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.04.047" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016118v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Difi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.058" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCNX3L0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071452v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuppert" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J.J. Mayrhofer" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02882A" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881788v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Snovski" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.08.043" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954KP26C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094362v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Zeier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moureen C. Kemei" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mecklenburg" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501664x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094375v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501067p" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815529v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0717-1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SFS41VC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826671v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400253a" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809776v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Edfouf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hezeque" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.11.078" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMHVT4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813502v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fariaut-Geoges" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.01.197" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHZ5B4K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824229v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tian" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201303025" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTK6PWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815538v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacandio" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.09.104" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLGRTDVF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815523v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.01.157" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R289SQTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881790v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ati" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulineau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05024.0011ecst" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815528v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0718-0" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGC8CZKG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816225v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larico J. Treadwell" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob D. Mcalpin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin C. Schmitt" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kangas" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302805n" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881789v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mohamed" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Rammeh" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.06.130" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTGSJS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881794v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abbas" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lan" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Mereacre" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Buth" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401011d" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881791v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponrouch" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE41243A" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130787v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0461-y" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65FGX9GM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815541v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.04.027" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806354v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer P&#246;ttgen" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerke" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Huo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303086j" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690848v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0418-1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNSTW3PQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586053v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Edfouf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.046" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09WDVHND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586058v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Leriche" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3457435" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155550v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannoyer" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.020" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2N536ZV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155529v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefez" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.04.030" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155525v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9363-9" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815545v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815534v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3655687" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155563v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024544v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347816v2" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Tacconis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Dey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Mclaughlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O&#8217;keefe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04227316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atin Pramanik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Manche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Smeaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lightfoot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Bates" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse J Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N Hall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi A Al-Omari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Murphy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04182585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Luo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cullen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Klobes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Angst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fenske" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Konnur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170469" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04245891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunsu Bae" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Ho Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsic Cho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Kim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-01039-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233248" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Pandit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Tahar Sougrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbin Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chamas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07288-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Kuang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuning Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2020.09.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Espinosa-Angeles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard-Bretesch&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061405" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Garc&#233;s-Pineda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounika Kodali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horie Adabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giovanni Santori" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Shakouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Yassin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2021.100179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03348822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Rybchenko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2021.114401" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931434v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Can O&#287;uz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00545-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Larochelle Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stracensky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-021-01030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2021.115774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Z&#250;&#241;iga Loyola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abarca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Ureta-Za&#241;artu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Aliaga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose H Zagal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA05991B" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Silvioli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0717-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02982843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abou-Rjeily" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ait Laziz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72759-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eveillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06321H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dzara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilan Ngo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fitzgerald" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05244" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sibul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo Kibena&#8208;p&#245;ldsepp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ratso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kook" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559420v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#246;rle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guntlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Gyr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024561v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Primbs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mehmood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ee01013h" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kosmala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01288" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.11.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramesh Kumar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yahia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belharouak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passerini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04448-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Br&#252;ller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Sabarirajan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar-Sahraie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01181" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378228v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Saha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Assat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-019-0493-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudelet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mijiti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Cicco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04140" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghuan Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubouis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben&#8197;osman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814075" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094895v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227165" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike K&#228;&#228;rik" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Merisalu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkel R&#228;hn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01430" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02080940v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingying Jia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Mukerjee" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Drazic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020144" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269629v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiao Yao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinit Kidkhunthod" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11077-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268020v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ait Laziz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907737v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohisa Okita" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyo Lim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01965" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065013v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5229/JECST.2018.9.4.320" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Mechler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0721813jes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02325e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannelongue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.03.173" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671425v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Grissa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.231" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785127v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Yu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Liao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Feng" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201703338" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863070v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Franck Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.172" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01905862v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Karegeya" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bodart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vertruyen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b10663" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464997v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800835" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998221v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Hoang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Hui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02764" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445701v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03353" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998229v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b04859" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533627v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Choi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga K Kasian" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704356" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02610599v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorthioir" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jumas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.016" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277114v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brisbois" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vertruyen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJG2PVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478250v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601424" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404494v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strauss" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02070" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511257v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Baldizzone" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polymeros George" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizzutilo Enrico" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasian Olga" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00643" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389110v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mirvaux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0101610jes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392254v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crouzet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.10.013" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3TDS1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511248v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jingkun" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshal Shraboni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Liang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee01160h" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277686v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delb&#232;gue Diane" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.023" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401920v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagappan Ramaswamy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Tylus" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Strickland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2016.03.025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142879v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.009" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LWS2KH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142922v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5117596" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142912v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccalla Eric" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504500a" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142870v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijiao Sun" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vix-Guterl" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.03.028" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HRP491-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176220v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellazar Niangar" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Wang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Dale" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2015.07.002" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195981v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiting Zhang" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Chen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05107J" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174293v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miner" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8343" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142897v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenalle Rousse" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jamstorp Berg" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b01424" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195982v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf van Tendeloo" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA05548B" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016124v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edstr&#246;m" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.01.010" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHRGDVF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068984v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On Mero" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502142m" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941906v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13648E" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094392v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Zhou" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham King" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O Scanlon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0611410jes" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016126v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5012845" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016120v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kyeremateng" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01500b" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016121v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.04.047" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016118v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Difi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.058" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCNX3L0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071452v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuppert" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J.J. Mayrhofer" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02882A" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881788v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Snovski" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.08.043" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954KP26C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094362v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Zeier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moureen C. Kemei" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mecklenburg" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501664x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094375v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501067p" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815529v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0717-1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SFS41VC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826671v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400253a" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809776v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Edfouf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hezeque" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.11.078" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMHVT4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815527v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.11.061" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9QTQ317-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813502v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fariaut-Geoges" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.01.197" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHZ5B4K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824229v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tian" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201303025" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTK6PWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815538v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacandio" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.09.104" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLGRTDVF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815523v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.01.157" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R289SQTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814384v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27033e" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881790v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ati" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulineau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05024.0011ecst" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815528v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-012-0718-0" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGC8CZKG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881791v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponrouch" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE41243A" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816225v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larico J. Treadwell" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob D. Mcalpin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin C. Schmitt" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kangas" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302805n" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881794v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Abbas" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lan" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Mereacre" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Buth" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401011d" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881789v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mohamed" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Rammeh" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabadou" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.06.130" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTGSJS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130787v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0461-y" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65FGX9GM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815541v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.04.027" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806354v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer P&#246;ttgen" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerke" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Huo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303086j" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736973v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA20949G" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690848v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0418-1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNSTW3PQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670839v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00256b" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606312v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fullenwarth Julien" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Debenedetti" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10710K" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586053v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Edfouf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.046" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09WDVHND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586058v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Leriche" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3457435" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155550v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannoyer" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.020" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2N536ZV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155529v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefez" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.04.030" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155525v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9363-9" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815545v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815534v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3655687" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155563v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024544v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347816v2" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>