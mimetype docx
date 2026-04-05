--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -296,228 +296,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022, « Jeunes migrants en France. Des activités plurilittéraciques pour un parcours réflexif », Smuk M. (dir.) Conscience et autoconscience dans l'enseignement/apprentissage des langues étrangères, 1/2022, pp.157-182.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2022, « Répertoires sociolinguistiques et migration(s) multiple(s). Prolongements, ruptures, ouvertures », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 2-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676236v1</w:t>
+                <w:t xml:space="preserve">hal-04676222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022, « Entretien avec François Héran », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 9-13</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2022, « Jeunes migrants en France. Des activités plurilittéraciques pour un parcours réflexif », Smuk M. (dir.) Conscience et autoconscience dans l'enseignement/apprentissage des langues étrangères, 1/2022, pp.157-182.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+              <w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676223v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022, « Répertoires sociolinguistiques et migration(s) multiple(s). Prolongements, ruptures, ouvertures », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 2-8</w:t>
+                <w:t xml:space="preserve">2022, « Entretien avec François Héran », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 9-13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
@@ -531,51 +531,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676222v1</w:t>
+                <w:t xml:space="preserve">hal-04676223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « Entretien avec Christine Deprez », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 1-20</w:t>
               </w:r>
@@ -1482,51 +1482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisses pour une école plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totozani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totozani Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totozani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totozani Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>