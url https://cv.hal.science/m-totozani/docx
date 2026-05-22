--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -296,204 +296,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022, « Répertoires sociolinguistiques et migration(s) multiple(s). Prolongements, ruptures, ouvertures », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 2-8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2022, « Jeunes migrants en France. Des activités plurilittéraciques pour un parcours réflexif », Smuk M. (dir.) Conscience et autoconscience dans l'enseignement/apprentissage des langues étrangères, 1/2022, pp.157-182.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+              <w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676222v1</w:t>
+                <w:t xml:space="preserve">hal-04676236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022, « Jeunes migrants en France. Des activités plurilittéraciques pour un parcours réflexif », Smuk M. (dir.) Conscience et autoconscience dans l'enseignement/apprentissage des langues étrangères, 1/2022, pp.157-182.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2022, « Répertoires sociolinguistiques et migration(s) multiple(s). Prolongements, ruptures, ouvertures », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 2-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676236v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « Entretien avec François Héran », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 9-13</w:t>
               </w:r>
@@ -1482,51 +1482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisses pour une école plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totozani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totozani Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totozani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totozani Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>