--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maan EL BADAOUI EL NAJJAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roles and Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the DiCOT-CI2S Team of CRIStAL laboratory UMR 9189</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the Research Federation FR CNRS 3733 Terrestrial Transport and Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar's research and teaching interests are mainly in computer science and engineering. He has also taught various courses in robotics, control system and computer engineering. His research has been focused on fault tolerant multi-sensor fusion approach which is able to effectively deal with faulty sensors of dynamic systems and has desired capacities for robotics and intelligent vehicle system applications. Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar received the computer engineering degree (French engineer diploma) from the Ecole Nationale Supérieur en Systèmes Avancés et Réseaux (ESISAR – INP Grenoble- France) in 1999. He graduated from the Ecole Nationale Supérieure d’Ingénieurs Electriciens de Grenoble (ENSIEG – INP Grenoble (actually ENS3E)) in 2000 (Master of Science degree in Control System). He received the Ph. D. degree in Science and Technology of Information - Option: Perception and Control Systems from the University de Technology of Compiegne (UTC) in 2003. In November 2011, he obtained the “Habilitation à Diriger des Recherches” degree from the University of Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He joined the University of Lille in 2005 as a permanent associate Professor. Since 2014, he is a full Professor at the University of Lille. He is also with the CRIStAL Laboratory UMR 9189, a joint research unit between CNRS, University of Lille and Ecole Centrale de Lille. He is also the head of the DiCOT Team “Diagnostic, Control and Observation for fault Tolerant Systems” of the CRIStAL Laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault Tolerant Multi-sensor Data Fusion, State Observers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagnosis - Sensor Fault Detection, Identification and Accommodation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mono/multi-robots Localisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perception, Obstacle Detection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Robotics,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS System (GPS, Galileo…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligent Vehicle, Autonomous Vehicle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors and co-supervisors for 13 PhD Theses (10 defended and 3 on going),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 5 postdoctorants,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision for more than 40 M2R or engineer Internship.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects and Research Grants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCSP - ANR project (National) | 2020 - 2024,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">X2-RAIL2 of Shift2Rail - H2020 (European) | 2018-2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SMARTIES - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIACA - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCABOTS (PEPS OC3A - CNRS INS2I) | 2017 - 2018,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUCRé (regional) | 2014 - 2017,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">InTraDE (European) | 2011-2015,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NAPVURA (regional) | 2010 - 2014,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FD2S, FDADI (National) | 2006 - 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CRISTAL (FEDER) | 2008 - 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Outdoor Localization Based on Weighted Kullback-Leibler Divergence for Measurements Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2018.2879165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High Integrity Personal Localization System Based on Informational Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (11), pp.4590-4599. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2886976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Framework for Minimalistic Visual Odometry on Outdoor Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (8), pp.2988-2995. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2871228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elder Tracking and Fall Detection System using Smart Tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2625099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System using Sensing Floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing and Information Sciences (IJCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21700/ijcis.2016.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bayesian Framework for Map Matching: Formulation Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (3-4), pp.18. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-013-9844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D City Model for Navigation in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.377-399. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-011-9594-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road matching method for precise vehicle localization using hybrid Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (4), pp.176 - 188. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450802448153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Selection using Multi-Criteria Fusion for the Roadmap-Matching Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 - Issue 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2007.895312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Road-Matching Method for Precise Vehicle Localization using Belief Theory and Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. pp.261-271, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation Context Adaptive Fault Detection and Exclusion Strategy based On Deep Learning & Information Theory: Application To a GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Harbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS+ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Altitude and Attitude Sliding Mode Controllers for Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN ADVANCED INFORMATIONAL FRAMEWORK FOR IMPROVING MINIMALISTIC VISUAL ODOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRA 2017, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion for GNSS measurements using observations projection on information space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion of cycle slips for carrier-phase in GNSS positionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fusion 2015, Washington DC; 07/2015 Jul 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usable and an efficient elder fall detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor Fusion Method Using Bayesian Network for Precise Multi-vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing,, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Method using Dynamic Bayesian Network for Precise Vehicle Localization and Road Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an estimate of Confidence in a Road-Matched Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Absolute Localisation using GIS Information : A Data Fusion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor fusion for mono and multi-vehicle localization using Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TEH, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maan EL BADAOUI EL NAJJAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roles and Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the DiCOT-CI2S Team of CRIStAL laboratory UMR 9189</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the Research Federation FR CNRS 3733 Terrestrial Transport and Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar's research and teaching interests are mainly in computer science and engineering. He has also taught various courses in robotics, control system and computer engineering. His research has been focused on fault tolerant multi-sensor fusion approach which is able to effectively deal with faulty sensors of dynamic systems and has desired capacities for robotics and intelligent vehicle system applications. Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar received the computer engineering degree (French engineer diploma) from the Ecole Nationale Supérieur en Systèmes Avancés et Réseaux (ESISAR – INP Grenoble- France) in 1999. He graduated from the Ecole Nationale Supérieure d’Ingénieurs Electriciens de Grenoble (ENSIEG – INP Grenoble (actually ENS3E)) in 2000 (Master of Science degree in Control System). He received the Ph. D. degree in Science and Technology of Information - Option: Perception and Control Systems from the University de Technology of Compiegne (UTC) in 2003. In November 2011, he obtained the “Habilitation à Diriger des Recherches” degree from the University of Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He joined the University of Lille in 2005 as a permanent associate Professor. Since 2014, he is a full Professor at the University of Lille. He is also with the CRIStAL Laboratory UMR 9189, a joint research unit between CNRS, University of Lille and Ecole Centrale de Lille. He is also the head of the DiCOT Team “Diagnostic, Control and Observation for fault Tolerant Systems” of the CRIStAL Laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault Tolerant Multi-sensor Data Fusion, State Observers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagnosis - Sensor Fault Detection, Identification and Accommodation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mono/multi-robots Localisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perception, Obstacle Detection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Robotics,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS System (GPS, Galileo…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligent Vehicle, Autonomous Vehicle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors and co-supervisors for 13 PhD Theses (10 defended and 3 on going),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 5 postdoctorants,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision for more than 40 M2R or engineer Internship.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects and Research Grants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCSP - ANR project (National) | 2020 - 2024,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">X2-RAIL2 of Shift2Rail - H2020 (European) | 2018-2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SMARTIES - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIACA - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCABOTS (PEPS OC3A - CNRS INS2I) | 2017 - 2018,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUCRé (regional) | 2014 - 2017,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">InTraDE (European) | 2011-2015,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NAPVURA (regional) | 2010 - 2014,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FD2S, FDADI (National) | 2006 - 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CRISTAL (FEDER) | 2008 - 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Outdoor Localization Based on Weighted Kullback-Leibler Divergence for Measurements Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2018.2879165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Framework for Minimalistic Visual Odometry on Outdoor Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (8), pp.2988-2995. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2871228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High Integrity Personal Localization System Based on Informational Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (11), pp.4590-4599. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2886976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elder Tracking and Fall Detection System using Smart Tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2625099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System using Sensing Floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing and Information Sciences (IJCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21700/ijcis.2016.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bayesian Framework for Map Matching: Formulation Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (3-4), pp.18. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-013-9844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D City Model for Navigation in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.377-399. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-011-9594-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road matching method for precise vehicle localization using hybrid Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (4), pp.176 - 188. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450802448153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Selection using Multi-Criteria Fusion for the Roadmap-Matching Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 - Issue 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2007.895312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Road-Matching Method for Precise Vehicle Localization using Belief Theory and Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. pp.261-271, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation Context Adaptive Fault Detection and Exclusion Strategy based On Deep Learning & Information Theory: Application To a GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Harbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS+ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Altitude and Attitude Sliding Mode Controllers for Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN ADVANCED INFORMATIONAL FRAMEWORK FOR IMPROVING MINIMALISTIC VISUAL ODOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRA 2017, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion of cycle slips for carrier-phase in GNSS positionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fusion 2015, Washington DC; 07/2015 Jul 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion for GNSS measurements using observations projection on information space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usable and an efficient elder fall detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor Fusion Method Using Bayesian Network for Precise Multi-vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing,, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Method using Dynamic Bayesian Network for Precise Vehicle Localization and Road Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Absolute Localisation using GIS Information : A Data Fusion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an estimate of Confidence in a Road-Matched Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor fusion for mono and multi-vehicle localization using Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TEH, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="430EE5DE"/>
+    <w:nsid w:val="F69A0DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1E7AD0F"/>
+    <w:nsid w:val="8732A4C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23DF5B7F"/>
+    <w:nsid w:val="AF1216B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F368B9E4"/>
+    <w:nsid w:val="E67CF381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="20AAD3A7"/>
+    <w:nsid w:val="B60526DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2886976" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2871228" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2625099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21700/ijcis.2016.110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9844-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74SXN4J2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450802448153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00172595v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2007.895312" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Makkawi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Mafrica" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Mahmoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naja Ziad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubayed Nazih" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000923v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2871228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2886976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2625099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21700/ijcis.2016.110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9844-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450802448153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00172595v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2007.895312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Makkawi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Mafrica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Mahmoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naja Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubayed Nazih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>