--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maan EL BADAOUI EL NAJJAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roles and Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the DiCOT-CI2S Team of CRIStAL laboratory UMR 9189</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the Research Federation FR CNRS 3733 Terrestrial Transport and Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar's research and teaching interests are mainly in computer science and engineering. He has also taught various courses in robotics, control system and computer engineering. His research has been focused on fault tolerant multi-sensor fusion approach which is able to effectively deal with faulty sensors of dynamic systems and has desired capacities for robotics and intelligent vehicle system applications. Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar received the computer engineering degree (French engineer diploma) from the Ecole Nationale Supérieur en Systèmes Avancés et Réseaux (ESISAR – INP Grenoble- France) in 1999. He graduated from the Ecole Nationale Supérieure d’Ingénieurs Electriciens de Grenoble (ENSIEG – INP Grenoble (actually ENS3E)) in 2000 (Master of Science degree in Control System). He received the Ph. D. degree in Science and Technology of Information - Option: Perception and Control Systems from the University de Technology of Compiegne (UTC) in 2003. In November 2011, he obtained the “Habilitation à Diriger des Recherches” degree from the University of Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He joined the University of Lille in 2005 as a permanent associate Professor. Since 2014, he is a full Professor at the University of Lille. He is also with the CRIStAL Laboratory UMR 9189, a joint research unit between CNRS, University of Lille and Ecole Centrale de Lille. He is also the head of the DiCOT Team “Diagnostic, Control and Observation for fault Tolerant Systems” of the CRIStAL Laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault Tolerant Multi-sensor Data Fusion, State Observers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagnosis - Sensor Fault Detection, Identification and Accommodation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mono/multi-robots Localisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perception, Obstacle Detection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Robotics,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS System (GPS, Galileo…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligent Vehicle, Autonomous Vehicle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors and co-supervisors for 13 PhD Theses (10 defended and 3 on going),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 5 postdoctorants,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision for more than 40 M2R or engineer Internship.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects and Research Grants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCSP - ANR project (National) | 2020 - 2024,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">X2-RAIL2 of Shift2Rail - H2020 (European) | 2018-2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SMARTIES - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIACA - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCABOTS (PEPS OC3A - CNRS INS2I) | 2017 - 2018,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUCRé (regional) | 2014 - 2017,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">InTraDE (European) | 2011-2015,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NAPVURA (regional) | 2010 - 2014,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FD2S, FDADI (National) | 2006 - 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CRISTAL (FEDER) | 2008 - 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Outdoor Localization Based on Weighted Kullback-Leibler Divergence for Measurements Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2018.2879165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Framework for Minimalistic Visual Odometry on Outdoor Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (8), pp.2988-2995. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2871228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High Integrity Personal Localization System Based on Informational Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (11), pp.4590-4599. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2886976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elder Tracking and Fall Detection System using Smart Tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2625099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System using Sensing Floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing and Information Sciences (IJCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21700/ijcis.2016.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bayesian Framework for Map Matching: Formulation Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (3-4), pp.18. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-013-9844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D City Model for Navigation in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.377-399. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-011-9594-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road matching method for precise vehicle localization using hybrid Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (4), pp.176 - 188. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450802448153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Selection using Multi-Criteria Fusion for the Roadmap-Matching Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 - Issue 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2007.895312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Road-Matching Method for Precise Vehicle Localization using Belief Theory and Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. pp.261-271, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation Context Adaptive Fault Detection and Exclusion Strategy based On Deep Learning & Information Theory: Application To a GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Harbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS+ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Altitude and Attitude Sliding Mode Controllers for Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN ADVANCED INFORMATIONAL FRAMEWORK FOR IMPROVING MINIMALISTIC VISUAL ODOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRA 2017, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion of cycle slips for carrier-phase in GNSS positionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fusion 2015, Washington DC; 07/2015 Jul 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion for GNSS measurements using observations projection on information space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usable and an efficient elder fall detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor Fusion Method Using Bayesian Network for Precise Multi-vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing,, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Method using Dynamic Bayesian Network for Precise Vehicle Localization and Road Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Absolute Localisation using GIS Information : A Data Fusion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an estimate of Confidence in a Road-Matched Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor fusion for mono and multi-vehicle localization using Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TEH, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maan EL BADAOUI EL NAJJAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roles and Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the DiCOT-CI2S Team of CRIStAL laboratory UMR 9189</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the Research Federation FR CNRS 3733 Terrestrial Transport and Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Summary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar's research and teaching interests are mainly in computer science and engineering. He has also taught various courses in robotics, control system and computer engineering. His research has been focused on fault tolerant multi-sensor fusion approach which is able to effectively deal with faulty sensors of dynamic systems and has desired capacities for robotics and intelligent vehicle system applications. Background</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. Maan El Badaoui El Najjar received the computer engineering degree (French engineer diploma) from the Ecole Nationale Supérieur en Systèmes Avancés et Réseaux (ESISAR – INP Grenoble- France) in 1999. He graduated from the Ecole Nationale Supérieure d’Ingénieurs Electriciens de Grenoble (ENSIEG – INP Grenoble (actually ENS3E)) in 2000 (Master of Science degree in Control System). He received the Ph. D. degree in Science and Technology of Information - Option: Perception and Control Systems from the University de Technology of Compiegne (UTC) in 2003. In November 2011, he obtained the “Habilitation à Diriger des Recherches” degree from the University of Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He joined the University of Lille in 2005 as a permanent associate Professor. Since 2014, he is a full Professor at the University of Lille. He is also with the CRIStAL Laboratory UMR 9189, a joint research unit between CNRS, University of Lille and Ecole Centrale de Lille. He is also the head of the DiCOT Team “Diagnostic, Control and Observation for fault Tolerant Systems” of the CRIStAL Laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault Tolerant Multi-sensor Data Fusion, State Observers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagnosis - Sensor Fault Detection, Identification and Accommodation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mono/multi-robots Localisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Perception, Obstacle Detection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Robotics,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS System (GPS, Galileo…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligent Vehicle, Autonomous Vehicle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors and co-supervisors for 13 PhD Theses (10 defended and 3 on going),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 5 postdoctorants,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision for more than 40 M2R or engineer Internship.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects and Research Grants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCSP - ANR project (National) | 2020 - 2024,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">X2-RAIL2 of Shift2Rail - H2020 (European) | 2018-2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SMARTIES - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIACA - ELSAT (regional) | 2016 - 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LOCABOTS (PEPS OC3A - CNRS INS2I) | 2017 - 2018,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUCRé (regional) | 2014 - 2017,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">InTraDE (European) | 2011-2015,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NAPVURA (regional) | 2010 - 2014,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FD2S, FDADI (National) | 2006 - 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CRISTAL (FEDER) | 2008 - 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Outdoor Localization Based on Weighted Kullback-Leibler Divergence for Measurements Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2018.2879165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Framework for Minimalistic Visual Odometry on Outdoor Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (8), pp.2988-2995. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2871228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High Integrity Personal Localization System Based on Informational Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (11), pp.4590-4599. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2018.2886976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elder Tracking and Fall Detection System using Smart Tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2625099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fall Detection System using Sensing Floors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing and Information Sciences (IJCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21700/ijcis.2016.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bayesian Framework for Map Matching: Formulation Using Switching Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (3-4), pp.18. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-013-9844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D City Model for Navigation in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pormski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.377-399. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-011-9594-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A road matching method for precise vehicle localization using hybrid Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (4), pp.176 - 188. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450802448153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Selection using Multi-Criteria Fusion for the Roadmap-Matching Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 - Issue 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2007.895312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Road-Matching Method for Precise Vehicle Localization using Belief Theory and Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial Drones Aided Ground Robot Localization in GNSS-Degraded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Adeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. pp.261-271, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation Context Adaptive Fault Detection and Exclusion Strategy based On Deep Learning & Information Theory: Application To a GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Harbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoder Makkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ION GNSS+ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Altitude and Attitude Sliding Mode Controllers for Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD AN ADVANCED INFORMATIONAL FRAMEWORK FOR IMPROVING MINIMALISTIC VISUAL ODOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephano Mafrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRA 2017, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion of cycle slips for carrier-phase in GNSS positionning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fusion 2015, Washington DC; 07/2015 Jul 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion for GNSS measurements using observations projection on information space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naja Ziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moubayed Nazih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usable and an efficient elder fall detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor Fusion Method Using Bayesian Network for Precise Multi-vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing,, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Method using Dynamic Bayesian Network for Precise Vehicle Localization and Road Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Absolute Localisation using GIS Information : A Data Fusion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an estimate of Confidence in a Road-Matched Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnifait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelona/Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor fusion for mono and multi-vehicle localization using Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TEH, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et cartographie coopératives par fusion de données multi-capteurs avec diagnostic au sein d’une flotte de robots aéro-terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Adeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster lors des journées régionales "Drones et Véhicules Autonomes" (JRDVA) des 25 et 26 avril 2025 à Dunkerque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F69A0DBD"/>
+    <w:nsid w:val="8CC7447F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8732A4C2"/>
+    <w:nsid w:val="C85F27F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AF1216B0"/>
+    <w:nsid w:val="283CA64C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E67CF381"/>
+    <w:nsid w:val="943019A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B60526DB"/>
+    <w:nsid w:val="4F4EDB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2871228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2886976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2625099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21700/ijcis.2016.110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9844-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450802448153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00172595v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2007.895312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Makkawi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Mafrica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Mahmoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naja Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubayed Nazih" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2871228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2886976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2625099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21700/ijcis.2016.110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9844-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450802448153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00172595v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2007.895312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adeler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Makkawi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Mafrica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Mahmoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naja Ziad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubayed Nazih" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000923v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rose" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>