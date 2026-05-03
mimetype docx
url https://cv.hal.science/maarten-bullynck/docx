--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -818,391 +818,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why did computer science make a hero out of Turing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar G. Daylight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth de Mol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2658985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haskell before Haskell. An alternative lesson in practical logics of the ENIAC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Carlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.1011-1046. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exs072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/logcom/exs072⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01396482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Primes (1929-1949): Transformations in the Early Days of Digital Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (3), pp.44 - 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MAHC.2015.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’histoire de l’informatique et l’histoire des mathématiques: rencontres, opportunités et écueils</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de l’informatique et l’histoire des mathématiques : rencontres, opportunités et écueils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60868/g4zf-yn12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536357v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01396456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mathématiques face à l’ordinateur</w:t>
               </w:r>
@@ -1585,242 +1585,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A History of Factor Tables with Notes on the Birth of Number Theory 1657–1817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16(2), pp.133-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johann Lambert's Scientific Tool Kit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (1), pp.65-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026988970999024X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S026988970999024X⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00663305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haskell before Haskell. Curry’s contribution to programming (1946–1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Carlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Programs, Proofs, Processes. Sixth Conference on Computability in Europe, 6158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2455,165 +2455,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Everyday Numeracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Cultural History of Mathematics Volume 4: Early Modern Period (1687-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Bloomsbury, pp.1-39, 2024, 9781350063129</w:t>
+              <w:t xml:space="preserve">, 4, Bloomsbury, pp.41-67, 2024, 9781350063129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842924v1</w:t>
+                <w:t xml:space="preserve">hal-04842926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyday Numeracy</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Cultural History of Mathematics Volume 4: Early Modern Period (1687-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Bloomsbury, pp.41-67, 2024, 9781350063129</w:t>
+              <w:t xml:space="preserve">, 4, Bloomsbury, pp.1-39, 2024, 9781350063129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842926v1</w:t>
+                <w:t xml:space="preserve">hal-04842924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and Profession</w:t>
               </w:r>
@@ -2963,169 +2963,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What is an Operating System? A historical investigation (1954–1964)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflections on Programming Systems. Historical and Philosophical Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541602v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Switching the Engineer’s Mind-Set to Boolean: Applying Shannon’s Algebra to Control Circuits and Digital Computing (1938–1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haigh, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the early digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.87-99, 2019, 978-3-030-02151-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177815v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01541602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The history of mathematics within the progress of mankind. Modifying the narrative after 1800</w:t>
               </w:r>
@@ -3997,51 +3997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bullynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2025.04.001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04349802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Mol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639562" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Remmert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2020/41" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01345592v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar G. Daylight" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-13900012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exs072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2015.46" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/g4zf-yn12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/r8km-q138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2015.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2015.1065459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.103844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2012.726855" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988970999024X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64A925102E9628ACEAEF2F1F17BE7E94950F79F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01103903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2008.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6_19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081203v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541602v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bullynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2025.04.001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04349802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Mol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639562" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Remmert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2020/41" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01345592v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar G. Daylight" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-13900012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658985" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exs072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2015.46" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/g4zf-yn12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/r8km-q138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2015.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2015.1065459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.103844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2012.726855" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01103903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988970999024X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64A925102E9628ACEAEF2F1F17BE7E94950F79F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2008.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6_19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081203v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541602v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>