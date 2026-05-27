--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -269,50 +269,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">History of Mathematics: A Global Cultural Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemency Montelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Remmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.2021--2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2020/41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roots of program revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -321,285 +438,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the ACM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques et machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clemency Montelle</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David E. Rowe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/OWR/2020/41⟩</w:t>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139 (3-4), pp.235-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552343-13900012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less is more in the Fifties. Encounters between Logical Minimalism and Computer Design during the 1950s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar G. Daylight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345592v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the history of computing. The history of computing in the history of technology and the history of mathematics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -615,161 +719,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814822v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02389129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un système d'exploitation ? Une approche historique</w:t>
               </w:r>
@@ -818,766 +818,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Programming Primes (1968–1976): A Paradigmatic Program and Its Incarnations in the Age of Structured Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.229 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2015.1065459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Why did computer science make a hero out of Turing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar G. Daylight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the ACM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (3), pp.37-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2658985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de l’informatique et l’histoire des mathématiques : rencontres, opportunités et écueils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/g4zf-yn12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Primes (1929-1949): Transformations in the Early Days of Digital Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (3), pp.44 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAHC.2015.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haskell before Haskell. An alternative lesson in practical logics of the ENIAC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Carlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.1011-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/logcom/exs072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...97 lines deleted...]
-                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques face à l’ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/g4zf-yn12⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/r8km-q138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histories of algorithms: Past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (3), pp.332 - 341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hm.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01215943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Programming Primes (1968–1976): A Paradigmatic Program and Its Incarnations in the Age of Structured Programming</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stages Towards a German Mathematical Journal (1750-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bullynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (170-171), pp.237 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.ARIHS.5.103844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Weigel's Contributions to the Formation of Symbolic Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 36 (3), pp.229 - 241. </w:t>
-[...154 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (1), pp.25 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01445340.2012.726855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Carlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Programs, Proofs, Processes. Sixth Conference on Computability in Europe, 6158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2292,51 +2292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2455,165 +2455,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyday Numeracy</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Cultural History of Mathematics Volume 4: Early Modern Period (1687-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Bloomsbury, pp.41-67, 2024, 9781350063129</w:t>
+              <w:t xml:space="preserve">, 4, Bloomsbury, pp.1-39, 2024, 9781350063129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842926v1</w:t>
+                <w:t xml:space="preserve">hal-04842924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Everyday Numeracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bullynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Cultural History of Mathematics Volume 4: Early Modern Period (1687-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Bloomsbury, pp.1-39, 2024, 9781350063129</w:t>
+              <w:t xml:space="preserve">, 4, Bloomsbury, pp.41-67, 2024, 9781350063129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842924v1</w:t>
+                <w:t xml:space="preserve">hal-04842926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and Profession</w:t>
               </w:r>
@@ -3997,51 +3997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bullynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2025.04.001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04349802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Mol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639562" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Remmert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2020/41" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01345592v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar G. Daylight" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-13900012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658985" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exs072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2015.46" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/g4zf-yn12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/r8km-q138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2015.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2015.1065459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.103844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2012.726855" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01103903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988970999024X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64A925102E9628ACEAEF2F1F17BE7E94950F79F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2008.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6_19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081203v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541602v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bullynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2025.04.001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04349802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Mol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639562" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemency Montelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Remmert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2020/41" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-13900012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01345592v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar G. Daylight" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2015.1065459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658985" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/g4zf-yn12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2015.46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carl&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exs072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/r8km-q138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2015.07.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.103844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2012.726855" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01103903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988970999024X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64A925102E9628ACEAEF2F1F17BE7E94950F79F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2008.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01396832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6_19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081203v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541602v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03081178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>