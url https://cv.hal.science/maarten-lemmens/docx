--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -499,998 +499,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03653423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In defense of frequency generalizations and usage-based linguistics. An answer to Frederick Newmeyer’s “Conversational corpora : when big is beautiful”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (Volume 19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.1616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04388938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rise and be surprised: Aspectual profiling and mirativity in Odia light verb constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyanamalini Sahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.123-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cog-2017-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cog-2017-0053⟩</w:t>
+                <w:t xml:space="preserve">halshs-04292363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acknowledgement to Newmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (Volume 19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.1664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Liggen, zitten, staan: een machtig triumviraat.” [Lie, sit, stand: a powerful triumvirate]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neerlandia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (1), pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrees of mirativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cognitextes.1616⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyanamalini Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of cognitive linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.343-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/rcl.15.2.03sah⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04292472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender-biased neologisms: the case of man-X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.2453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04292402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leggen, zetten, stellen: een verstoord triumviraat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neerlandia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (2), pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOMETHING'S GOTTA GO, SOMETHING'S GOTTA GIVE: COMPLETION, MIRATIVITY AND TRANSITIVITY IN ODIA LIGHT VERB CONSTRUCTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04388938v1</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cognitextes.1664⟩</w:t>
+                <w:t xml:space="preserve">Kalyanamalini Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/stul.12046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zit je te denken of ben je aan het piekeren?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nederlandse Taalkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.5-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/NEDTAA2015.1.LEMM⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kalyanamalini Sahoo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Facial expressions as gestural triggers in interactional humor”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/rcl.15.2.03sah⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabacaru Sabina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Humour Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp. 11-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7592/EJHR2014.2.2.tabacaru⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Océane Foubert</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Une grammaticalisation ratée ? Une étude diachronique de stand en anglais”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anglophonia.327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raised eyebrows as gestural triggers in humour: The case of sarcasm and hyper-understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...361 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">European Journal of Humour Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.11-31. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7592/EJHR2014.2.2.tabacaru⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079860v1</w:t>
@@ -2371,3289 +2371,3358 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The cognitive and social impact of words: from manner of location to perinatal loss”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventeenth International Cognitive Linguistics Conference (ICLC-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argentinian Assocation of Cognitive Linguistics, Jul 2025, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567218v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sharing grief through metaphors and neologisms: A study on French narratives of perinatal loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Marinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixteenth International Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Hartmann (University of Düsseldorf), Aug 2023, Düsseldorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04466937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typological perspectives on locative expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenoble Winter School in Cognitive Lingustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. de Grenoble &amp; AFLiCo, Mar 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vase stands on the table: from language-specific encoding preferences to different conceptualisation patterns in verbal and non-verbal memorisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Cognitive Linguistics Conference - ICLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heinrich Heine University, Aug 2023, Düsseldorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taalgebruiksgebaseerde taalkunde: hoe, wat, en waarom. [La linguistique basée sur l’usage: comment, quoi, et pourqoi ?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taal, communicatie en cognitie: van onderzoek naar onderwijs, Colloquium NVT-net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NVT-net, Mar 2023, Liege, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04389078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive reflexes of language-specific preferences: evidence from memorization and eye-gazing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixteenth International Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Hartmann (Univ. Düsseldorf), Aug 2023, Düsseldorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disallowed identities and what to call them. Statistical models for the linguistic analysis of neologisms surrounding perinatal death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iannario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languaging diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Turin, Dec 2023, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Usage-based linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenoble Winter School in Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. de Granoble &amp; AFLiCo, Mar 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French look and remember differently: the cognitive impact of manner(less) expressions in the description of locative events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Association for French Language Studies 2023: Le français et ses frontières.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for French Language Studies, Sep 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping track of manner focus in static locative event descriptions by Dutch speakers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IACS4 - Semiotic Complexities Theory and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACS4, Jun 2022, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neologisms and metaphors applied to societal issues. The Linguistics Construction of Emotional Challenges in a Changing Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lola Marinato</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Stefan Hartmann (University of Düsseldorf), Aug 2023, Düsseldorf, Germany</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languaging Diversity Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2021, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes et préjugés genrés dans la langue quotidienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Stéréotypes et Clichés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille - Eleonore Le Jalle et Sarah Troche, Jun 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genderobalans i engelskan och svenskan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NORKOG Sommerseminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tromsø, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A corpus-based analysis of gender stereotypes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forschungskolloquium des Interdisziplinären Zentrums für Dialekte und Sprachvariation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Ulrig, Friedrich-Alexander Universität, May 2021, Erlangen-Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A corpus-based study of gender stereotypes in English.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences du langage face à la crise du débat public contemporain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Dec 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Neologisms and metaphors applied to societal issues”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Marinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Linguistic Construction of Emotional Challenges in a Changing Society, Languaging Diversity Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caliendo, G. M. Lemmens, &amp; M. Lesuisse (Univ. Lille), Oct 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender prejudices in qualifying adjectives in English and Swedish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference Language and Prejudice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Örebro Universitet, Nov 2019, Örebro, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatic non-arbitrariness in swear words of English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’arbitraire et la motivation Colloque international en l’honneur du Professeur Pierre Cotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sound of taboo: exploring phonopragmatic associations of French and English swear words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huitième colloque international de l’Association Française de Linguistique Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. de Mulhouse, Jun 2019, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender stereotypes, neologisms, and concept-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Heinrich Heine University, Aug 2023, Düsseldorf, Germany</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth International Cognitive Linguistics Conference (ICLC-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kwansei University, Aug 2019, Nishinomya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, NVT-net, Mar 2023, Liege, Belgium</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of alternations: a lexical-constructional interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiftenth International Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kwansei, Aug 2019, Nishinomyia, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Univ. de Grenoble &amp; AFLiCo, Mar 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding your way through the light verb jungle: the case of Odia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyanamalini Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SALA34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Exotisch Nederlands: inzichten vanuit de cognitieve semantiek”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HSN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University Brussels (VUB), Nov 2018, Brussel, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stay where you walk. Durative light verbs in Odia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyanimalini Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth International Conference of Construction Grammar (ICCG-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre: le parti pris des mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Penser le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.Reid et G.Leduc, Sep 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The semantics and pragmatics of mirativity: a constructional account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLiCo 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Perrez, May 2017, Liege, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04389089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue: construction ou réflet du genre? Questions théoriques et études de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association for French Language Studies, Sep 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Penser le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.Reid et G.Leduc, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Univ. de Granoble &amp; AFLiCo, Mar 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Men are born brilliant, women are studious: a corpus-based study of gender stereotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLiCo7, Discours, Cognition et constructions: Implications et Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions and halfly missed-grammaticalization: a diachronic study of English posture verbs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Stefan Hartmann (Univ. Düsseldorf), Aug 2023, Düsseldorf, Germany</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalisation meets Construction Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Göteborg, Oct 2015, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaktiv-kommunikativ metod i språkundervisning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes Internationale pour des enseignants du suédois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter- and intralanguage variation in the domain of static location verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Colloque International de l'AFLiCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwantitatieve en kwalitatieve analyse van het gebruik van de Nederlandse positiewerkwoorden door Franstalige leerders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrez Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes de l'association des néerlandistes de la Belgique francophone et de la France (ANBF onderzoeksmarkt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deze lezing is nog wel ça va. De grammaticalisatie van ça va in het Nederlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes de l'Association des néerlandistes de la Belgique francophone et de la France (ANBF Onderzoeksmarkt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typological perspectives on static location in L1 and L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th international conference of the Chinese Association for Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of staan ('stand'), liggen ('lie') and zitten ('sit') by French-speaking learners of Dutch. Report on an elicitation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrez Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Turin, Dec 2023, Turin, Italy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Colloque International de l'AFLiCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising Talmy's S/V-typology: on the use of location verbs in L1 and L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IACS4, Jun 2022, Aachen, Germany</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrez Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2021, LILLE, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation et le mouvement : vers une typologie cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44ième colloque de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Versailles St Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille - Eleonore Le Jalle et Sarah Troche, Jun 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace, langue et cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes interdisciplinaires de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tromsø, Sweden</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse cognitive des verbes de placement en néerlandais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ième colloque "Les études néerlandaises en France et en Belgique francophone"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Université Catholique de Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...1945 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00194327v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00194284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking and gesturing about motion at different L2 proficiency levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Multimodal Communication Symposium (MMSYM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Piot</w:t>
+                <w:t xml:space="preserve">hal-04547555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion in speech and gesture in a CLIL context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Multimodal Communication Symposium (MMSYM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ISGS 2022 Conference - Gesture: From Description to Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5663,339 +5732,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage-based Perspectives on Lexical and Constructional Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shanghai Foreign Language Education Press. 2021, 979-7-5446-6799-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04292240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitextes 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">revues.org, pp.on-line, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unison in multiplicity: cognitive and typological perspectives on grammar and lexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maarten Lemmens. Revues.org, pp.on-line, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic and typological map of Dutch posture verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Perspectives on Transitivity and Ergativity. Causative Constructions in English.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, pp.268, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6005,744 +6074,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation cut short</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaticalization meets Construction Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, John Benjamins Publishing Company, pp.43-74, 2018, Constructional Approaches to Language, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/cal.21.c3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/cal.21.c3⟩</w:t>
+                <w:t xml:space="preserve">halshs-04292421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French onions and Dutch trains: Typological perspectives on learners’ descriptions of spatial scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is Applied Cognitive Linguistics?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.121 - 150, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110572186-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110572186-005⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04292435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tale of Two Progressives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura A. Janda, Anastasii︠a︡ Makarova, Stephen M. Dickey, Dagmar Divjak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each Venture a New Beginning: Studies in Honor of Laura A. Janda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slavica Publishers, pp.175-194, 2017, 978-0-89357-478-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04292271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive, Usage-Based View on Lexical Pragmatics: Response to Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ilse Depraetere &amp; Raphael Salkie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantics and Pragmatics: Drawing a Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Springer, pp.101-114, 2017, 978-3-319-32245-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32247-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01511843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Slavica Publishers, pp.175-194, 2017, 978-0-89357-478-9</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nick Riemer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-105, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.90-105, 2015</w:t>
+                <w:t xml:space="preserve">halshs-01511838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical Conflation Patterns in Dutch Aquamotion Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Majsak &amp; E.V. Rachilina (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologija glagolov dvizhenija v vode. [A Typology of Aquamotion]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moscou, Indrik, pp. 152-174., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Moscou, Indrik, pp. 152-174., 2007</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How experience structures the conceptualization of causality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Luchjenbroers, (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Linguistics Investigations across Languages, Fields, and Philosophical Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam &amp; Philadelphia, John Benjamins, pp. 255-270., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Amsterdam &amp; Philadelphia, John Benjamins, pp. 255-270., 2006</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caused posture: experiential patterns emerging from corpus research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Stefanowitsch. &amp; S. Gries (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpora in Cognitive Linguistics. Corpus-Based Approaches to Syntax and Lexis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berlin, Mouton de Gruyter, pp. 261-296., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Berlin, Mouton de Gruyter, pp. 261-296., 2006</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The semantic network of Dutch posture verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Newman, J. (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Linguistics of Sitting, Standing, and Lyin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam &amp; Philadelphia : John Benjamins, pp. 103-139., 2002, Typological Studies in Language, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00669837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6752,91 +6821,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De gevangen schaduw van het leven. Bespiegelingen van een taalkundige. [The captured shadows of life. A linguistic analysis of a music extract by Johann Bach]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04389065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6846,105 +6915,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sémantique lexicale à la typologique sémantique. Vers une sémantique basée sur l'activité langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Charles de Gaulle - Lille III, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00668731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7091,51 +7160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/maarten-lemmens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023594v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lemmens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34135/lartis.25.10.1.04" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.59" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.20021.val" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanamalini Sahoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2017-0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1664" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.15.2.03sah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/NEDTAA2015.1.LEMM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabacaru Sabina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2014.2.2.tabacaru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tabacaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/IVN2013.1.LEMM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/NEDTAA2012.2.DISC533" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrez Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/COGL.2010.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#244;te Emilie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01231342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'H&#244;te" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marinato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iannario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanimalini Sahoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Piot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.21.c3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110572186-005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32247-6_7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Semantics/Riemer/p/book/9780415661737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/maarten-lemmens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023594v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lemmens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34135/lartis.25.10.1.04" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.59" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.20021.val" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanamalini Sahoo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2017-0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1664" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.15.2.03sah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/NEDTAA2015.1.LEMM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabacaru Sabina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2014.2.2.tabacaru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tabacaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/IVN2013.1.LEMM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/NEDTAA2012.2.DISC533" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrez Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/COGL.2010.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#244;te Emilie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01231342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'H&#244;te" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567218v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marinato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iannario" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanimalini Sahoo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Piot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.21.c3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110572186-005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32247-6_7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Semantics/Riemer/p/book/9780415661737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>