--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -91,4773 +91,4760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+                <w:t xml:space="preserve">Revisiting Stackelberg in His Own Light: Conjecture Learning in Leader-Follower Games *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Denis Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Smith</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263028v1</w:t>
+                <w:t xml:space="preserve">hal-05571970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Taking firms' margin targets seriously in a model of competition in supply functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.174-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jems.12577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403919v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target versus budget reverse auctions: an online experiment using the strategy method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coiffard</w:t>
+                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivar Ekeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/eec.2025.10031⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251684v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking firms' margin targets seriously in a model of competition in supply functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Claude</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, CEE-M Working papers ; 2023-08, 29 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743649v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Exploitation of a Renewable Resource — Optimal Solution of a Deterministic Singular Control Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tidball</w:t>
+                <w:t xml:space="preserve">Target versus budget reverse auctions: an online experiment using the strategy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219198924400073⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/eec.2025.10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716327v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commitment vs. noncommitment behaviors in natural resource conflicts: A case study of groundwater resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
+                <w:t xml:space="preserve">Multiple Exploitation of a Renewable Resource — Optimal Solution of a Deterministic Singular Control Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219198924400073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335915v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional and conformist effects in voluntary public good provision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Commitment vs. noncommitment behaviors in natural resource conflicts: A case study of groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Frutos Cachorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754332v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The private management of plant disease epidemics: infection levels and social inefficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Martínez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (2), pp.248-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/jbae009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fishing with endogenous habitat damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Positional and conformist effects in voluntary public good provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13235-023-00511-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136790v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic fishing with endogenous habitat damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2129576⟩</w:t>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13235-023-00511-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777931v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (36), pp.4539-4562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2129576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664156v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation in a dynamic setting with asymmetric environmental valuation and responsibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.985-1014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276451v1</w:t>
+                <w:t xml:space="preserve">hal-03664156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stackelberg games of water extraction with myopic agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cooperation in a dynamic setting with asymmetric environmental valuation and responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219198921500237⟩</w:t>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.844-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13235-021-00395-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429257v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Harvesting and Taxation when Accounting for Marine Environmental Quality of the Fishery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Stackelberg games of water extraction with myopic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Bucarey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMA Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.2150023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219198921500237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477594v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new rationale for not picking low hanging fruits: The separation of ownership and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (6), pp.985-998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10666-020-09735-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvest management problem with a fractional logistic equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimal Harvesting and Taxation when Accounting for Marine Environmental Quality of the Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematica Pannonica : new series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RMA Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335288v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Harvesting and Taxation when Accounting for Marine Environmental Quality of the Fishery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Harvest management problem with a fractional logistic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melani Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Reyero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.12244⟩</w:t>
+              <w:t xml:space="preserve">Mathematica Pannonica : new series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/314.2021.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316891v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of transaction costs and discount rate on the banking decision of emission permits trading</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimal Harvesting and Taxation when Accounting for Marine Environmental Quality of the Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Economics and Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13189/aeb.2020.080106⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372292v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing a Groundwater Resource in a Context of Regime Shifts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of transaction costs and discount rate on the banking decision of emission permits trading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-018-0233-0⟩</w:t>
+              <w:t xml:space="preserve">Advances in Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/aeb.2020.080106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175826v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of optimal pollution paths in a world with inertia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relationship between biodiversity and agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-018-9612-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.e12204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626277v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02161025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between biodiversity and agricultural production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sharing a Groundwater Resource in a Context of Regime Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Frutos cachorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.12204⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (4), pp.913-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-018-0233-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02161025v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MBR intertemporal choice criterion and Rawls’ just savings principle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the sustainability of optimal pollution paths in a world with inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.249-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-018-9612-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505772v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise closed-loop equilibria in differential games with regime switching strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngo Van Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klarizze Puzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76, pp.264-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jedc.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: application to the Beauce aquifer in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The MBR intertemporal choice criterion and Rawls’ just savings principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbw005⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (C), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175818v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’économie comportementale pour réduire l’usage des pesticides des agriculteurs : bilan du projet Coud’Pouce</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: application to the Beauce aquifer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Frutos Cachorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513844297194836E12⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbw005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675821v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion of cooperation when benefits come in the future: a water transfer case</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport de l’économie comportementale pour réduire l’usage des pesticides des agriculteurs : bilan du projet Coud’Pouce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513844297194836E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594547v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic problems with constraints: how efficiency relates to equilibrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Promotion of cooperation when benefits come in the future: a water transfer case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219198916500110⟩</w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631199v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mabbel Tidball</w:t>
+                <w:t xml:space="preserve">Economic problems with constraints: how efficiency relates to equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek B Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.12085⟩</w:t>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219198916500110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581047v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet européen Noviwam et la gestion intégrée de l’eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Jacquin</w:t>
+                <w:t xml:space="preserve">A mixed control problem of the management of natural resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabbel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1036541ar⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.353-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602578v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater harvesting and groundwater conservation: when endogenous heterogeneity matters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le projet européen Noviwam et la gestion intégrée de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoro Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-014-9813-9⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036541ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129958v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing rules for common-pool resources when self-insurance is available</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rainwater harvesting and groundwater conservation: when endogenous heterogeneity matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-013-9375-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (1), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-014-9813-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506243v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantity-quality management of a groundwater resource by a water agency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Zaccour</w:t>
+                <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Querou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (1), pp.159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-012-1114-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068019v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sharing rules for common-pool resources when self-insurance is available</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-013-9375-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006544v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Quantity-quality management of a groundwater resource by a water agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, p. 201 - p. 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006695v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimal adaptation strategies to face shocks on groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Frutos Cachorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-012-1114-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, p. 134 - p. 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123096v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal extraction-emission policy in a world of scarcity and irreversibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cees Withagen</w:t>
+                <w:t xml:space="preserve">Dynamic management of water transfer between two interconnected river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource and Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 35, pp.637 - 658</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 37, p. 17 - p. 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549824v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public infrastructure, non-cooperative investments and endogenous growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Optimal emission-extraction policy in a world of scarcity and irreversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees Withagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/caje.12024⟩</w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (4), pp.637-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645736v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Irreversible Pollution: Are Emission Permits a Means of Avoiding Environmental and Poverty Traps?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimality of impulse harvesting policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (2), pp.261-293. </w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.429-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1365100511000113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-011-0650-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862922v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal emission-extraction policy in a world of scarcity and irreversibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Optimal extraction-emission policy in a world of scarcity and irreversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees Withagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource and Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 35 (4), pp.637-658. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 35, pp.637 - 658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2013.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644172v1</w:t>
+                <w:t xml:space="preserve">hal-01549824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality of impulse harvesting policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public infrastructure, non-cooperative investments and endogenous growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moreaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.429-459. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (2), pp.587-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00199-011-0650-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caje.12024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862924v1</w:t>
+                <w:t xml:space="preserve">hal-02645736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable exploitation of a natural resource: a satisfying use of Chichilnisky’s criterion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Growth and Irreversible Pollution: Are Emission Permits a Means of Avoiding Environmental and Poverty Traps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00199-010-0579-1⟩</w:t>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.261-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1365100511000113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647161v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Investments in Infrastructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coping with drought with innovative pricing systems: the case of two irrigation water management companies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoro Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2011.01528.x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (S1), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-0862.2012.00628.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675330v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with drought with innovative pricing systems: the case of two irrigation water management companies in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Regulation of Investments in Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-0862.2012.00628.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.35-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2011.01528.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506138v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Investments in Infrastructure: The Interplay between Strategic Behaviors and Initial Endowments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sustainable exploitation of a natural resource: a satisfying use of Chichilnisky’s criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-010-0579-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01226488v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation des étiages par des méthodes originales de tarification de l’eau d’irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (2012/6), p. 41 - p. 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4885,2044 +4872,2044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les ressources naturelles sans oublier les générations futures :deux alternatives à l'actualisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabel M. Tidball</w:t>
+                <w:t xml:space="preserve">Regulation of Investments in Infrastructure: The Interplay between Strategic Behaviors and Initial Endowments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2-3, pp.1-4</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.35-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997793v1</w:t>
+                <w:t xml:space="preserve">halshs-01226488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple equilibria model with intrafirm bargaining and matching frictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+                <w:t xml:space="preserve">Exploiter les ressources naturelles sans oublier les générations futures :deux alternatives à l'actualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2-3, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668191v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Allocation of Water Resources among Competing Users: Economic, Environmental and Organizational Considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Incomplete information, learning, and natural resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Daguesh Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204 (3), pp.630-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593886v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete information, learning, and natural resource management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficiency inducing taxation for polluting oligopolists: the irrelevance of privatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2946-2954</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660327v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency inducing taxation for polluting oligopolists: the irrelevance of privatization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiple equilibria model with intrafirm bargaining and matching frictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.810-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2010.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655045v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential environmental game with coupling constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient Allocation of Water Resources among Competing Users: Economic, Environmental and Organizational Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Faby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Axelrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Daguesh Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.15-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658064v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is fishing compatible with environmental conservation: A stochastic model with an element of self-protection?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Tidball</w:t>
+                <w:t xml:space="preserve">A differential environmental game with coupling constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00472538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. van Soest</w:t>
+                <w:t xml:space="preserve">Ordering the extraction of polluting nonrenewable resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujjayant Chakravorty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.04.004⟩</w:t>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (3), pp.1128-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/aer.98.3.1128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453888v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is fishing compatible with environmental conservation: a stochastic model wih an element of self-protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Is fishing compatible with environmental conservation: A stochastic model with an element of self-protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hiigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Resource Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (3), pp.343-365. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 21 (21(3)), pp.343-365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00857822v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering the extraction of polluting nonrenewable resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+                <w:t xml:space="preserve">Renewable resource management, user heterogeneity, and the scope for cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Soest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/aer.98.3.1128⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (3), p. 597 - p. 602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665669v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Bid Auction Versus High-Bid Auction For Siting Noxious Facilities In a Two-City Region: An Exact Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Is fishing compatible with environmental conservation: a stochastic model wih an element of self-protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de Estudios Económicos y Empresariales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.343-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-7445.2008.00015.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00411490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-party negotiation when agents have subjective estimates of bargaining powers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (5), pp.417-436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-006-9058-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10726-006-9058-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete-time dynamic game of seasonal water allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low-Bid Auction Versus High-Bid Auction For Siting Noxious Facilities In a Two-City Region: An Exact Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anales de Estudios Económicos y Empresariales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XVII (17), pp.43-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663212v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular optimal control model of stock dependent environmental policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabbel Tidball</w:t>
+                <w:t xml:space="preserve">A discrete-time dynamic game of seasonal water allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek B Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 131 (1), p. 69 - p. 88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-006-9130-8⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 128 (2), pp.411-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-006-9020-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451685v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation and foreign transfers: a Stackelberg differential game approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+                <w:t xml:space="preserve">Singular optimal control model of stock dependent environmental policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabbel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2004.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1), p. 69 - p. 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-006-9130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658376v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Behaviors Through a Learning Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deforestation and foreign transfers: a Stackelberg differential game approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2004.02.007⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2), pp.386-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2004.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102833v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coupled incentives to improve adoption of environment friendly technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adapting Behaviors Through a Learning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (3), pp.399-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2004.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670014v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environmental game with coupling constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (2), pp.153-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10666-005-5254-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of conjectures in a symmetric strategic setting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Use of coupled incentives to improve adoption of environment friendly technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58 (1), pp.75-102</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (2), pp.311-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671804v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effects of Conjectures in a Strategic Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58 (1), pp.75-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6962,509 +6949,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the effects of conjectures in a symmetric strategic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 64, pp.83-107</w:t>
+              <w:t xml:space="preserve">Research in Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (1), pp.75-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671248v1</w:t>
+                <w:t xml:space="preserve">hal-02671804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur - Le traitement des eaux résiduaires dans l’industrie de vinification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tidball Mabel</w:t>
+                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 64, pp.83-109</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64, pp.83-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201030v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based modelling, game theory and natural resource management issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Antoine</w:t>
+                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur - Le traitement des eaux résiduaires dans l’industrie de vinification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farolfi Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidball Mabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4 (2), Non paginé / 20 p</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64, pp.83-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673219v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of optimal values and solutions for control of Markhov chains with constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Agent-based modelling, game theory and natural resource management issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Altman</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 38 (4), pp.1204-1222</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (2), Non paginé / 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697491v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuity of optimal values and solutions for control of Markhov chains with constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pourtallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (4), pp.1204-1222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using viscosity solution for approximations in piecewise deterministic control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moresino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pourtallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports de Recherche. INRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3687, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7474,381 +7556,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Conjectural Variations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'informatique au service de l'économie : un exemple de traitement sur Maple. Equilibre de Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hofstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">World Scientific Publishing, 2, pp.184, 2004, Series on Mathematical Economics &amp; Game Theory, 981-238-736-6</w:t>
+              <w:t xml:space="preserve">8 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00109155v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique au service de l'économie : un exemple de traitement sur Maple. Equilibre de Rosen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Theory of Conjectural Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Querou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8 p., 2004</w:t>
+              <w:t xml:space="preserve">World Scientific Publishing, 2, pp.184, 2004, Series on Mathematical Economics &amp; Game Theory, 981-238-736-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826507v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00109155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of optimal values and solutions for control of Markov chains with constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pourtallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 112, 37 p., 1999, Série Notes et Documents - INRA, Station d'Economie et de Sociologie Rurales, 2-7380-0913-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7858,383 +7940,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Nonlinear Water Pricing Help to Mitigate Drought Effects in Temperate Countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabrijel Ondrasek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drought - Detection and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2020, 978-1-78984-781-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.86529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managerial incentives and polluting Inputs under imperfect competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Olivier Pineau; Simon Sigué; Sihem Taboub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games in Management Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 280, Springer, pp.165-186, 2019, International Series in Operations Research &amp; Management Science, 978-3-030-19106-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19107-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent conjectures, equilibria and dynamic games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic games theory and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2005, 0-387-24601-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer mechanisms inducing a sustainable forest exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal control and dynamic games : applications in finance, management science and economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2005, 0-387-25804-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8244,105 +8326,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie de l'environnement et comportement stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02826320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8489,51 +8571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eec.2025.10031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Claude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12577" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-021-00395-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09735-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Barrios" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/314.2021.00014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Van Long" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-018-9612-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.01.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B Krawczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198916500110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036541ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Withagen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.08.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0579-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17NS6CWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01528.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9BBF9LV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2012.00628.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQCZML60-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidib&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668191v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Faby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Axelrad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655045v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.849" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03MH7QS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiigert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2008.00015.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PVCG4GM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjayant Chakravorty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.98.3.1128" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9020-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQV5GKT2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.06.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ19WGC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-5254-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT68JGHF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673219v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourtallier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moresino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283100v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86529" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19107-8_10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826320v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Claude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eec.2025.10031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-021-00395-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09735-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Long" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Barrios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/314.2021.00014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Van Long" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-018-9612-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B Krawczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198916500110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036541ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Withagen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2012.00628.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQCZML60-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01528.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9BBF9LV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0579-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17NS6CWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidib&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655045v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Faby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Axelrad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.849" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03MH7QS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjayant Chakravorty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.98.3.1128" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiigert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2008.00015.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PVCG4GM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9020-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQV5GKT2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.06.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ19WGC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-5254-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT68JGHF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourtallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moresino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86529" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283174v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19107-8_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826320v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>