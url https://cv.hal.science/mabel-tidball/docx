--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -207,424 +207,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking firms' margin targets seriously in a model of competition in supply functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Claude</w:t>
+                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, CEE-M Working papers ; 2023-08, 53 (2), pp.581-602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743649v1</w:t>
+                <w:t xml:space="preserve">hal-05403919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking firms' margin targets seriously in a model of competition in supply functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.174-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jems.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263028v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coiffard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivar Ekeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403919v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target versus budget reverse auctions: an online experiment using the strategy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.936-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/eec.2025.10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -722,343 +722,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commitment vs. noncommitment behaviors in natural resource conflicts: A case study of groundwater resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The private management of plant disease epidemics: infection levels and social inefficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (2), pp.248-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbae009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335915v1</w:t>
+                <w:t xml:space="preserve">hal-04566802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The private management of plant disease epidemics: infection levels and social inefficiencies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positional and conformist effects in voluntary public good provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+                <w:t xml:space="preserve">Francisco Cabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (2), pp.248-274. </w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbae009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566802v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional and conformist effects in voluntary public good provision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commitment vs. noncommitment behaviors in natural resource conflicts: A case study of groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cabo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+                <w:t xml:space="preserve">Julia de Frutos Cachorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754332v1</w:t>
+                <w:t xml:space="preserve">hal-04335915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic fishing with endogenous habitat damage</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in a dynamic setting with asymmetric environmental valuation and responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngo van Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMA Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1858,51 +1858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Harvesting and Taxation when Accounting for Marine Environmental Quality of the Fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngo Van Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1975,51 +1975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,51 +2586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model of irrigation and land-use choice: application to the Beauce aquifer in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia de Frutos Cachorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,51 +2703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’économie comportementale pour réduire l’usage des pesticides des agriculteurs : bilan du projet Coud’Pouce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,51 +2824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion of cooperation when benefits come in the future: a water transfer case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,226 +4768,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation des étiages par des méthodes originales de tarification de l’eau d’irrigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Tidball</w:t>
+                <w:t xml:space="preserve">Regulation of Investments in Infrastructure: The Interplay between Strategic Behaviors and Initial Endowments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.35-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813391v1</w:t>
+                <w:t xml:space="preserve">halshs-01226488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Investments in Infrastructure: The Interplay between Strategic Behaviors and Initial Endowments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+                <w:t xml:space="preserve">Préservation des étiages par des méthodes originales de tarification de l’eau d’irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2012/6), p. 41 - p. 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226488v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter les ressources naturelles sans oublier les générations futures :deux alternatives à l'actualisation</w:t>
               </w:r>
@@ -5469,51 +5469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differential environmental game with coupling constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (2), pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6409,51 +6409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deforestation and foreign transfers: a Stackelberg differential game approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,225 +6635,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental game with coupling constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of coupled incentives to improve adoption of environment friendly technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (2), pp.311-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682624v1</w:t>
+                <w:t xml:space="preserve">hal-02670014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coupled incentives to improve adoption of environment friendly technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An environmental game with coupling constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (2), pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-005-5254-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670014v1</w:t>
+                <w:t xml:space="preserve">hal-02682624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effects of Conjectures in a Strategic Setting</w:t>
               </w:r>
@@ -7227,51 +7227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling, game theory and natural resource management issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer mechanisms inducing a sustainable forest exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Martín-Herrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8571,51 +8571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Claude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eec.2025.10031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-021-00395-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09735-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Long" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Barrios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/314.2021.00014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Van Long" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-018-9612-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B Krawczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198916500110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036541ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Withagen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2012.00628.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQCZML60-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01528.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9BBF9LV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0579-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17NS6CWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidib&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655045v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Faby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Axelrad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.849" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03MH7QS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjayant Chakravorty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.98.3.1128" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiigert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2008.00015.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PVCG4GM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9020-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQV5GKT2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.06.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ19WGC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-5254-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT68JGHF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourtallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moresino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86529" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283174v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19107-8_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826320v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Claude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12577" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eec.2025.10031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Mart&#237;n-Herr&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-023-00511-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-021-00395-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bucarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198921500237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09735-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Long" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Barrios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/314.2021.00014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Van Long" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fredj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/aeb.2020.080106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Frutos&#160;cachorro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-018-0233-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-018-9612-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prieur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B Krawczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198916500110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Marco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabbel Tidball" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Berland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036541ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-014-9813-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaccour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.08.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Frutos Cachorro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.01.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Withagen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-011-0650-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFLM9DTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1365100511000113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2012.00628.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQCZML60-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01528.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9BBF9LV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-010-0579-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17NS6CWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidib&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel M. Tidball" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655045v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Faby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Axelrad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.849" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03MH7QS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjayant Chakravorty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.98.3.1128" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiigert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Soest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.04.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2008.00015.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PVCG4GM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9020-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQV5GKT2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-006-9130-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.06.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ19WGC6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2004.02.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J54643FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-005-5254-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT68JGHF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108560v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2003.11.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCZDTV0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourtallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moresino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86529" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283174v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19107-8_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826320v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>