--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -66,1119 +66,985 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage du tabac et de la cigarette électronique chez la femme enceinte : une étude transversale</w:t>
+                <w:t xml:space="preserve">Regional French evolution of tobacco and e-cigarette experimentation and use among adolescents aged 15–16 years: A cross-sectional observational study conducted in the Loire department from 2018 to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rousseau</w:t>
+                <w:t xml:space="preserve">André Wamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leclerc</w:t>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nekaa</w:t>
+                <w:t xml:space="preserve">Christine Denis-Vatant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Raia-Barjat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (10), pp.455-462. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.102278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2023.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887724v1</w:t>
+                <w:t xml:space="preserve">hal-04490685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional French evolution of tobacco and e-cigarette experimentation and use among adolescents aged 15–16 years: A cross-sectional observational study conducted in the Loire department from 2018 to 2020</w:t>
+                <w:t xml:space="preserve">Usage du tabac et de la cigarette électronique chez la femme enceinte : une étude transversale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Wamba</w:t>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
+                <w:t xml:space="preserve">L. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Denis-Vatant</w:t>
+                <w:t xml:space="preserve">M. Nekaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.102278. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.455-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2023.102278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830602v1</w:t>
+                <w:t xml:space="preserve">hal-04887724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional French evolution of tobacco and e-cigarette experimentation and use among adolescents aged 15–16 years: A cross-sectional observational study conducted in the Loire department from 2018 to 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Knowledge of health student's on physical activity and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Masson</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2023.102278⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (7), pp.652-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490685v1</w:t>
+                <w:t xml:space="preserve">hal-04940340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of health student's on physical activity and health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Chomienne</w:t>
+                <w:t xml:space="preserve">Évolution des comportements tabagique et de vapotage d’adolescents français de 15 à 18 ans (2018-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Denis-Vatant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Chauvin</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (4), pp.471-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.224.0471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04940340v1</w:t>
+                <w:t xml:space="preserve">hal-04490651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des comportements tabagique et de vapotage d’adolescents français de 15 à 18 ans (2018-2020)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
+                <w:t xml:space="preserve">Health students’ knowledge of sexually transmitted infections and risky behaviors before participation to the health promotion program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. del Aguila-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Denis-Vatant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">M. Nekaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.368 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.224.0471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04490651v1</w:t>
+                <w:t xml:space="preserve">hal-03490697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health students’ knowledge of sexually transmitted infections and risky behaviors before participation to the health promotion program</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Networking Sites and Perceived Content Influence: An Exploratory Analysis from Focus Groups with French Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (19), pp.7025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17197025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.01.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490697v1</w:t>
+                <w:t xml:space="preserve">hal-04587365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Networking Sites and Perceived Content Influence: An Exploratory Analysis from Focus Groups with French Adolescents</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Relations entre vapotage et tabagisme chez les adolescents en classe de seconde. Résultats d’une étude observationnelle descriptive transversale et monocentrique menée dans l’agglomération stéphanoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denis-Vatant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Denis-Vatant</w:t>
+                <w:t xml:space="preserve">C. Merieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Merieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Leclerc</w:t>
+                <w:t xml:space="preserve">H. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.850 - 860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1188,197 +1054,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducation à" 2ème édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.117, 2024, 9782336439594, 233643959X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PROFESSIONNELS DE SANTÉ DE L’ÉCOLE ET LES CRISES SANITAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écoles et crises sanitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, SNB 978-2-9574140-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1388,114 +1254,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières de l'éducation nationale en France : éducation et promotion de la santé en milieu scolaire, pratiques et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Lyon, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSE1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01768261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1642,51 +1508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclerc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nekaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raia-Barjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.07.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wamba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis-Vatant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chomienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.10.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.224.0471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gannard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Aguila-Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.01.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis-Vatant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1248" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wamba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis-Vatant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nekaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raia-Barjat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.07.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chomienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.10.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.224.0471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Aguila-Berthelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.01.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis-Vatant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>