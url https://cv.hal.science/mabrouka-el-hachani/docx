--- v0 (2026-04-07)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mabrouka El Hachani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EL HACHANI Mabrouka Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mabrouka-el-hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4724-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103674586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Description carrière (etablissement, diplome)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières technologiques et intelligences multiples : vers une reconfiguration des dynamiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Frontières Numériques 2025 6e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Oct 2025, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des applications de sport et d’activité physique en France : entre logiques industrielles et logiques d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de savoirs aux multiples visages : des espaces « prévus » aux espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Liquète (UR 4426 MICA, Université Bordeaux Montaigne) et Karel Soumagnac (UMR 5218 IMS, CNRS Université de Bordeaux), Nov 2024, Pessac - MSH Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, culture de l’hybride et du clivage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès international du réseau international et multidisciplinaire de recherche sur les défis et les usages des TIC (EUTIC) : Générations numériques : Complexité, controverses et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laguna Ténérife; Université de Bordeaux Montaigne; Réseau EUTIC, Oct 2024, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive et écranique de la médiation culturelle et artistique : l’exemple du dispositif nomade micro-folie, ou l’écran dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ballaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC : Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Aix-en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la marge, repenser nos interactions avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe Université de Paris 8, Jun 2023, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialisation des résultats en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en Eduction. Pour quoi ? Avec qui ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EDUCATION FORMATION TRAVAIL SAVOIRS (EFTS), Jul 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or commitment ?: A conceptual review of literature from the perspective of Information and Communication Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue chercheur-archiviste scientifique : une nécessité pour l’élaboration de corpus dans des projets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Archives de la recherche : liens entre services d’archives et chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots de téléprésence dans un séminaire doctoral : comment étudier les interactions à l’intérieur du groupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les échanges intergénérationnels ont lieu devant l'écran : attitudes corporelles et interactions verbales autour d'une une table interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter des interactions Intergénérationnelles avec écran : quels défis technico-méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultades de Comunicacion y de Bella Artes Universidad de La Laguna - Canary Islands - Spain, Dec 2018, Université de La Laguna Tenerife, Iles Canaries,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et de la tablette numérique : les spécificités d’une nouvelle écriture de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecridil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Acapelha ou la pluralité des médiations dans l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Numérique : pour une approche communicationnelle (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACAPELHA : Accès et Continuité de l'Accompagnement des Personnes Enfants et aduLtes en situation de Handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers - GISEH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de médiation et types d’apprentissage à travers l’usage d’un écran XXL (projet ITAC-Interactions par écrans),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Liens intergénérationnels : apprendre et jouer avec des écrans dans des lieux publics », session « Interagir avec les écrans : regards scientifiques », ENS-Ifé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of information in technical documents on the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fourth International Forum on Cognitive Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cascais, Portugal, Portugal. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces documentaires numériques : le cas des entreprises médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d.International Symposium ISKO-Maghreb’2013, Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria - Université de Lorraine; ISKO Maghreb - société savante chapitre de ISKO international; ESC University of Manouba, Tunisia); ENSIAS University of Mohammed V. Souissi, Morocco, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et espaces collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium ISKO Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Maroc. pp 25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche d'information à l'aide de métadonnées et des schémas ontologiques dans le cadre des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Maghreb international conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mutualisation dans les organisations info-documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO MAGHREB - International Conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of documentary units in health & social field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference - SIIE 2011 Marrakech - February 17th-19th 2011- Proceedings, France (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Marrakech, Morocco. pp. 131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentary resources and Regional Agency of Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems and Economic Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp 186-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de représentation multilingues des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les Systèmes d'Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie. p.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multilingues & documentation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Traitement Automatique de la Langue Arabe (CITALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rabat, Maroc. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive de la médiation des savoirs en contexte culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 7 (2), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’ère numérique : complexité actuelle et voies d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 44 / n° 167 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation info-communicationnelle, handicap et territoires : une exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et liens intergénérationnels : Situations d’interactions avec tablettes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/RIN.1.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de services des espaces numériques de la Bibliothèque municipale de Lyon : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la tablette : espaces culturels et modèles de médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic analysis of technical documents : collection and formalization of information relating to the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Research in Science, Engineering and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/IJCRSEE1702099E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, Tic et mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel HOUDIARD Éditeur, 2015, 9782356921314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Université Jean Moulin Lyon 3, pp.399, 2009, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du court-métrage ou la mise en œuvre d'une médiation culturelle en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-169, 2024, Série Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du petit écran La petite fabrique du court-métrage ou la mise en œuvre d’une médiation culturelle en contexte informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série médiations et médiatisations des savoirs (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2024, Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique et données vidéo : le projet Présences numériques, comme laboratoire d’expérimentation d’une écrilecture multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens et présences numériques dans un séminaire doctoral poly-artefacté : Difficultés et inconforts intra et inter-personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cathia Papi; Jean-Luc Rinaudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)liens en éducation et formation : quelles dynamiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique en éducation, 979-10-240-1599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et du numérique : de nouvelles écritures-lectures de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire, éditer, lire à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Le livre en contexte numérique : Un défi de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la recherche dans un séminaire doctoral polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens Public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of knowledge in technical documents for the information system: The extraction of logico-cognitive information from heterogeneous administrative data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ribeiro, Fernanda – Cerveira, Maria Elisa (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Knowledge Organization in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGON VERLAG,; Ergon Publishing House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416-425, 2018, Advances in Knowledge Organization, Vol 16, 978-3-95650-420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, collectivités et usagers : une dynamique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data, accès, collectivités territoriales et citoyenneté : des problématiques info-communicationnelles. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2016, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs collaboratifs en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-250, 2014, collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System & Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information systems and economic intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHE Editions, pp.536, 2010, IEEE Tunisia Section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie en santé : du besoin d'information à l'action pour sa santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'expérience tablettes en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation de réseaux documentaires en santé : Enjeux et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACAPELHA : volet Projet de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamard Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Goûters « d’aïpad » de la BmL : retour d’expérience autour des applis jeunesse en bibliothèque – Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'usages sur les robots de téléprésence en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ELICO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif info-communicationnel d’aide à l’interaction pour la formulation et la rédaction d'un projet de vie (dispositif collaboratif et interactif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Elico; Ressourcial; Usetic. 2018, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de faisabilité de la conception et de l’acceptation d’un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 4, Elico; Ressourcial; Usetic. 2018, 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de vie et modalités de communication des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1 bis, ELICO; Ressourcial; Fondation OVE; AFIPAEIM. 2017, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions principales entre usagers et structures d’accompagnement incluant les médias utilisés,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, ELICO; Ressourcial; Fondation OVE; AFIPAEIM; DISP. 2017, 83p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’information santé, chez les personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, ELICO; Ressourcial. 2017, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques -PRESUME TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes – TENCORA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] ESPE de l'académie de Lyon; Université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques (PRESUME) : TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESPE, académie de lyon, université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des formes de médiation et transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bordeaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mabrouka El Hachani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EL HACHANI Mabrouka Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mabrouka-el-hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4724-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103674586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Description carrière (etablissement, diplome)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières technologiques et intelligences multiples : vers une reconfiguration des dynamiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Frontières Numériques 2025 6e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Oct 2025, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des applications de sport et d’activité physique en France : entre logiques industrielles et logiques d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, culture de l’hybride et du clivage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès international du réseau international et multidisciplinaire de recherche sur les défis et les usages des TIC (EUTIC) : Générations numériques : Complexité, controverses et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laguna Ténérife; Université de Bordeaux Montaigne; Réseau EUTIC, Oct 2024, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de savoirs aux multiples visages : des espaces « prévus » aux espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Liquète (UR 4426 MICA, Université Bordeaux Montaigne) et Karel Soumagnac (UMR 5218 IMS, CNRS Université de Bordeaux), Nov 2024, Pessac - MSH Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive et écranique de la médiation culturelle et artistique : l’exemple du dispositif nomade micro-folie, ou l’écran dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ballaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC : Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Aix-en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la marge, repenser nos interactions avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe Université de Paris 8, Jun 2023, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialisation des résultats en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en Eduction. Pour quoi ? Avec qui ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EDUCATION FORMATION TRAVAIL SAVOIRS (EFTS), Jul 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or commitment ?: A conceptual review of literature from the perspective of Information and Communication Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue chercheur-archiviste scientifique : une nécessité pour l’élaboration de corpus dans des projets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Archives de la recherche : liens entre services d’archives et chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots de téléprésence dans un séminaire doctoral : comment étudier les interactions à l’intérieur du groupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter des interactions Intergénérationnelles avec écran : quels défis technico-méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultades de Comunicacion y de Bella Artes Universidad de La Laguna - Canary Islands - Spain, Dec 2018, Université de La Laguna Tenerife, Iles Canaries,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les échanges intergénérationnels ont lieu devant l'écran : attitudes corporelles et interactions verbales autour d'une une table interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et de la tablette numérique : les spécificités d’une nouvelle écriture de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecridil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Acapelha ou la pluralité des médiations dans l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Numérique : pour une approche communicationnelle (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACAPELHA : Accès et Continuité de l'Accompagnement des Personnes Enfants et aduLtes en situation de Handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers - GISEH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de médiation et types d’apprentissage à travers l’usage d’un écran XXL (projet ITAC-Interactions par écrans),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Liens intergénérationnels : apprendre et jouer avec des écrans dans des lieux publics », session « Interagir avec les écrans : regards scientifiques », ENS-Ifé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of information in technical documents on the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fourth International Forum on Cognitive Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cascais, Portugal, Portugal. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces documentaires numériques : le cas des entreprises médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d.International Symposium ISKO-Maghreb’2013, Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria - Université de Lorraine; ISKO Maghreb - société savante chapitre de ISKO international; ESC University of Manouba, Tunisia); ENSIAS University of Mohammed V. Souissi, Morocco, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et espaces collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium ISKO Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Maroc. pp 25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche d'information à l'aide de métadonnées et des schémas ontologiques dans le cadre des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Maghreb international conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mutualisation dans les organisations info-documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO MAGHREB - International Conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of documentary units in health & social field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference - SIIE 2011 Marrakech - February 17th-19th 2011- Proceedings, France (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Marrakech, Morocco. pp. 131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentary resources and Regional Agency of Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems and Economic Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp 186-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de représentation multilingues des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les Systèmes d'Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie. p.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multilingues & documentation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Traitement Automatique de la Langue Arabe (CITALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rabat, Maroc. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive de la médiation des savoirs en contexte culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 7 (2), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’ère numérique : complexité actuelle et voies d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 44 / n° 167 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation info-communicationnelle, handicap et territoires : une exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et liens intergénérationnels : Situations d’interactions avec tablettes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/RIN.1.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de services des espaces numériques de la Bibliothèque municipale de Lyon : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la tablette : espaces culturels et modèles de médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic analysis of technical documents : collection and formalization of information relating to the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Research in Science, Engineering and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/IJCRSEE1702099E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, Tic et mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel HOUDIARD Éditeur, 2015, 9782356921314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Université Jean Moulin Lyon 3, pp.399, 2009, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du court-métrage ou la mise en œuvre d'une médiation culturelle en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-169, 2024, Série Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du petit écran La petite fabrique du court-métrage ou la mise en œuvre d’une médiation culturelle en contexte informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série médiations et médiatisations des savoirs (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2024, Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique et données vidéo : le projet Présences numériques, comme laboratoire d’expérimentation d’une écrilecture multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens et présences numériques dans un séminaire doctoral poly-artefacté : Difficultés et inconforts intra et inter-personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cathia Papi; Jean-Luc Rinaudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)liens en éducation et formation : quelles dynamiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique en éducation, 979-10-240-1599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et du numérique : de nouvelles écritures-lectures de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire, éditer, lire à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Le livre en contexte numérique : Un défi de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la recherche dans un séminaire doctoral polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens Public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of knowledge in technical documents for the information system: The extraction of logico-cognitive information from heterogeneous administrative data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ribeiro, Fernanda – Cerveira, Maria Elisa (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Knowledge Organization in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGON VERLAG,; Ergon Publishing House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416-425, 2018, Advances in Knowledge Organization, Vol 16, 978-3-95650-420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, collectivités et usagers : une dynamique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data, accès, collectivités territoriales et citoyenneté : des problématiques info-communicationnelles. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2016, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs collaboratifs en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-250, 2014, collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System & Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information systems and economic intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHE Editions, pp.536, 2010, IEEE Tunisia Section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie en santé : du besoin d'information à l'action pour sa santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'expérience tablettes en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation de réseaux documentaires en santé : Enjeux et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACAPELHA : volet Projet de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamard Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Goûters « d’aïpad » de la BmL : retour d’expérience autour des applis jeunesse en bibliothèque – Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'usages sur les robots de téléprésence en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ELICO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif info-communicationnel d’aide à l’interaction pour la formulation et la rédaction d'un projet de vie (dispositif collaboratif et interactif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Elico; Ressourcial; Usetic. 2018, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de faisabilité de la conception et de l’acceptation d’un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 4, Elico; Ressourcial; Usetic. 2018, 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de vie et modalités de communication des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1 bis, ELICO; Ressourcial; Fondation OVE; AFIPAEIM. 2017, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions principales entre usagers et structures d’accompagnement incluant les médias utilisés,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, ELICO; Ressourcial; Fondation OVE; AFIPAEIM; DISP. 2017, 83p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’information santé, chez les personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, ELICO; Ressourcial. 2017, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques -PRESUME TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes – TENCORA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] ESPE de l'académie de Lyon; Université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques (PRESUME) : TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESPE, académie de lyon, université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des formes de médiation et transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bordeaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D3529EC"/>
+    <w:nsid w:val="76ADF6DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mabrouka-el-hachani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103674586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ballar&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01093011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Zouhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IJCRSEE1702099E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/mediations-et-mediatisations-des-savoirs/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/numerisation-et-mediation-du-patrimoine-pour-leducation/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100835130" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ergon-verlag.de/en/index.php" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamard Nadine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Poidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Nentwig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noutanne Lachaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mabrouka-el-hachani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103674586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ballar&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01093011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Zouhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IJCRSEE1702099E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/mediations-et-mediatisations-des-savoirs/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/numerisation-et-mediation-du-patrimoine-pour-leducation/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100835130" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ergon-verlag.de/en/index.php" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamard Nadine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Poidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Nentwig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noutanne Lachaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>