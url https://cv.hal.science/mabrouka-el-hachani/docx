--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mabrouka El Hachani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EL HACHANI Mabrouka Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mabrouka-el-hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4724-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103674586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Description carrière (etablissement, diplome)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières technologiques et intelligences multiples : vers une reconfiguration des dynamiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Frontières Numériques 2025 6e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Oct 2025, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des applications de sport et d’activité physique en France : entre logiques industrielles et logiques d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, culture de l’hybride et du clivage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès international du réseau international et multidisciplinaire de recherche sur les défis et les usages des TIC (EUTIC) : Générations numériques : Complexité, controverses et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laguna Ténérife; Université de Bordeaux Montaigne; Réseau EUTIC, Oct 2024, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de savoirs aux multiples visages : des espaces « prévus » aux espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Liquète (UR 4426 MICA, Université Bordeaux Montaigne) et Karel Soumagnac (UMR 5218 IMS, CNRS Université de Bordeaux), Nov 2024, Pessac - MSH Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive et écranique de la médiation culturelle et artistique : l’exemple du dispositif nomade micro-folie, ou l’écran dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ballaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC : Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Aix-en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la marge, repenser nos interactions avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe Université de Paris 8, Jun 2023, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialisation des résultats en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en Eduction. Pour quoi ? Avec qui ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EDUCATION FORMATION TRAVAIL SAVOIRS (EFTS), Jul 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or commitment ?: A conceptual review of literature from the perspective of Information and Communication Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue chercheur-archiviste scientifique : une nécessité pour l’élaboration de corpus dans des projets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Archives de la recherche : liens entre services d’archives et chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots de téléprésence dans un séminaire doctoral : comment étudier les interactions à l’intérieur du groupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter des interactions Intergénérationnelles avec écran : quels défis technico-méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultades de Comunicacion y de Bella Artes Universidad de La Laguna - Canary Islands - Spain, Dec 2018, Université de La Laguna Tenerife, Iles Canaries,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les échanges intergénérationnels ont lieu devant l'écran : attitudes corporelles et interactions verbales autour d'une une table interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et de la tablette numérique : les spécificités d’une nouvelle écriture de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecridil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Acapelha ou la pluralité des médiations dans l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Numérique : pour une approche communicationnelle (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACAPELHA : Accès et Continuité de l'Accompagnement des Personnes Enfants et aduLtes en situation de Handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers - GISEH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de médiation et types d’apprentissage à travers l’usage d’un écran XXL (projet ITAC-Interactions par écrans),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Liens intergénérationnels : apprendre et jouer avec des écrans dans des lieux publics », session « Interagir avec les écrans : regards scientifiques », ENS-Ifé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of information in technical documents on the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fourth International Forum on Cognitive Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cascais, Portugal, Portugal. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces documentaires numériques : le cas des entreprises médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d.International Symposium ISKO-Maghreb’2013, Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria - Université de Lorraine; ISKO Maghreb - société savante chapitre de ISKO international; ESC University of Manouba, Tunisia); ENSIAS University of Mohammed V. Souissi, Morocco, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et espaces collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium ISKO Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Maroc. pp 25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche d'information à l'aide de métadonnées et des schémas ontologiques dans le cadre des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Maghreb international conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mutualisation dans les organisations info-documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO MAGHREB - International Conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of documentary units in health & social field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference - SIIE 2011 Marrakech - February 17th-19th 2011- Proceedings, France (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Marrakech, Morocco. pp. 131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentary resources and Regional Agency of Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems and Economic Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp 186-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de représentation multilingues des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les Systèmes d'Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie. p.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multilingues & documentation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Traitement Automatique de la Langue Arabe (CITALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rabat, Maroc. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive de la médiation des savoirs en contexte culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 7 (2), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’ère numérique : complexité actuelle et voies d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 44 / n° 167 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation info-communicationnelle, handicap et territoires : une exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et liens intergénérationnels : Situations d’interactions avec tablettes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/RIN.1.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de services des espaces numériques de la Bibliothèque municipale de Lyon : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la tablette : espaces culturels et modèles de médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic analysis of technical documents : collection and formalization of information relating to the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Research in Science, Engineering and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/IJCRSEE1702099E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, Tic et mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel HOUDIARD Éditeur, 2015, 9782356921314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Université Jean Moulin Lyon 3, pp.399, 2009, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du court-métrage ou la mise en œuvre d'une médiation culturelle en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-169, 2024, Série Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du petit écran La petite fabrique du court-métrage ou la mise en œuvre d’une médiation culturelle en contexte informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série médiations et médiatisations des savoirs (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2024, Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique et données vidéo : le projet Présences numériques, comme laboratoire d’expérimentation d’une écrilecture multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens et présences numériques dans un séminaire doctoral poly-artefacté : Difficultés et inconforts intra et inter-personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cathia Papi; Jean-Luc Rinaudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)liens en éducation et formation : quelles dynamiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique en éducation, 979-10-240-1599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et du numérique : de nouvelles écritures-lectures de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire, éditer, lire à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Le livre en contexte numérique : Un défi de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la recherche dans un séminaire doctoral polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens Public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of knowledge in technical documents for the information system: The extraction of logico-cognitive information from heterogeneous administrative data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ribeiro, Fernanda – Cerveira, Maria Elisa (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Knowledge Organization in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGON VERLAG,; Ergon Publishing House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416-425, 2018, Advances in Knowledge Organization, Vol 16, 978-3-95650-420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, collectivités et usagers : une dynamique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data, accès, collectivités territoriales et citoyenneté : des problématiques info-communicationnelles. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2016, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs collaboratifs en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-250, 2014, collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System & Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information systems and economic intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHE Editions, pp.536, 2010, IEEE Tunisia Section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie en santé : du besoin d'information à l'action pour sa santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'expérience tablettes en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation de réseaux documentaires en santé : Enjeux et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACAPELHA : volet Projet de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamard Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Goûters « d’aïpad » de la BmL : retour d’expérience autour des applis jeunesse en bibliothèque – Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'usages sur les robots de téléprésence en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ELICO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif info-communicationnel d’aide à l’interaction pour la formulation et la rédaction d'un projet de vie (dispositif collaboratif et interactif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Elico; Ressourcial; Usetic. 2018, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de faisabilité de la conception et de l’acceptation d’un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 4, Elico; Ressourcial; Usetic. 2018, 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de vie et modalités de communication des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1 bis, ELICO; Ressourcial; Fondation OVE; AFIPAEIM. 2017, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions principales entre usagers et structures d’accompagnement incluant les médias utilisés,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, ELICO; Ressourcial; Fondation OVE; AFIPAEIM; DISP. 2017, 83p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’information santé, chez les personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, ELICO; Ressourcial. 2017, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques -PRESUME TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes – TENCORA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] ESPE de l'académie de Lyon; Université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques (PRESUME) : TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESPE, académie de lyon, université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des formes de médiation et transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bordeaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mabrouka El Hachani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EL HACHANI Mabrouka Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mabrouka-el-hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4724-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103674586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Description carrière (etablissement, diplome)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières technologiques et intelligences multiples : vers une reconfiguration des dynamiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Frontières Numériques 2025 6e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Oct 2025, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des applications de sport et d’activité physique en France : entre logiques industrielles et logiques d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive et écranique de la médiation culturelle et artistique : l’exemple du dispositif nomade micro-folie, ou l’écran dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ballaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC : Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Aix-en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, culture de l’hybride et du clivage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès international du réseau international et multidisciplinaire de recherche sur les défis et les usages des TIC (EUTIC) : Générations numériques : Complexité, controverses et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laguna Ténérife; Université de Bordeaux Montaigne; Réseau EUTIC, Oct 2024, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de savoirs aux multiples visages : des espaces « prévus » aux espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Liquète (UR 4426 MICA, Université Bordeaux Montaigne) et Karel Soumagnac (UMR 5218 IMS, CNRS Université de Bordeaux), Nov 2024, Pessac - MSH Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la marge, repenser nos interactions avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe Université de Paris 8, Jun 2023, Hammamet (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialisation des résultats en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en Eduction. Pour quoi ? Avec qui ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EDUCATION FORMATION TRAVAIL SAVOIRS (EFTS), Jul 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue chercheur-archiviste scientifique : une nécessité pour l’élaboration de corpus dans des projets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Archives de la recherche : liens entre services d’archives et chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or commitment ?: A conceptual review of literature from the perspective of Information and Communication Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots de téléprésence dans un séminaire doctoral : comment étudier les interactions à l’intérieur du groupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capter des interactions Intergénérationnelles avec écran : quels défis technico-méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Méthodes visuelles dans les recherches sur la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultades de Comunicacion y de Bella Artes Universidad de La Laguna - Canary Islands - Spain, Dec 2018, Université de La Laguna Tenerife, Iles Canaries,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les échanges intergénérationnels ont lieu devant l'écran : attitudes corporelles et interactions verbales autour d'une une table interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et de la tablette numérique : les spécificités d’une nouvelle écriture de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecridil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Acapelha ou la pluralité des médiations dans l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Numérique : pour une approche communicationnelle (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACAPELHA : Accès et Continuité de l'Accompagnement des Personnes Enfants et aduLtes en situation de Handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers - GISEH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de médiation et types d’apprentissage à travers l’usage d’un écran XXL (projet ITAC-Interactions par écrans),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Liens intergénérationnels : apprendre et jouer avec des écrans dans des lieux publics », session « Interagir avec les écrans : regards scientifiques », ENS-Ifé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of information in technical documents on the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fourth International Forum on Cognitive Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cascais, Portugal, Portugal. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces documentaires numériques : le cas des entreprises médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d.International Symposium ISKO-Maghreb’2013, Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria - Université de Lorraine; ISKO Maghreb - société savante chapitre de ISKO international; ESC University of Manouba, Tunisia); ENSIAS University of Mohammed V. Souissi, Morocco, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et espaces collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium ISKO Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Maroc. pp 25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche d'information à l'aide de métadonnées et des schémas ontologiques dans le cadre des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Maghreb international conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mutualisation dans les organisations info-documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO MAGHREB - International Conference : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of documentary units in health & social field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference - SIIE 2011 Marrakech - February 17th-19th 2011- Proceedings, France (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Marrakech, Morocco. pp. 131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentary resources and Regional Agency of Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems and Economic Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp 186-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating user satisfaction of online multilingual terminological resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and identity in knowledge organization, the Tenth International ISKO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de représentation multilingues des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les Systèmes d'Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie. p.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de dispositifs d'accès aux ressources terminologiques multilingues électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du chapitre français de l'ISKO Appel à communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00193542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multilingues & documentation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur le Traitement Automatique de la Langue Arabe (CITALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rabat, Maroc. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche dispositive de la médiation des savoirs en contexte culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 7 (2), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’ère numérique : complexité actuelle et voies d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 44 / n° 167 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation info-communicationnelle, handicap et territoires : une exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et liens intergénérationnels : Situations d’interactions avec tablettes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/RIN.1.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de services des espaces numériques de la Bibliothèque municipale de Lyon : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la tablette : espaces culturels et modèles de médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic analysis of technical documents : collection and formalization of information relating to the needs of persons with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Research in Science, Engineering and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/IJCRSEE1702099E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, Tic et mutualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel HOUDIARD Éditeur, 2015, 9782356921314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Université Jean Moulin Lyon 3, pp.399, 2009, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique du court-métrage ou la mise en œuvre d'une médiation culturelle en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-169, 2024, Série Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du petit écran La petite fabrique du court-métrage ou la mise en œuvre d’une médiation culturelle en contexte informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et médiation du patrimoine pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série médiations et médiatisations des savoirs (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2024, Médiations et médiatisations des savoirs, 9781784059972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique et données vidéo : le projet Présences numériques, comme laboratoire d’expérimentation d’une écrilecture multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens et présences numériques dans un séminaire doctoral poly-artefacté : Difficultés et inconforts intra et inter-personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cathia Papi; Jean-Luc Rinaudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)liens en éducation et formation : quelles dynamiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique en éducation, 979-10-240-1599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance du papier et du numérique : de nouvelles écritures-lectures de fiction jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire, éditer, lire à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, Le livre en contexte numérique : Un défi de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la recherche dans un séminaire doctoral polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens Public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of knowledge in technical documents for the information system: The extraction of logico-cognitive information from heterogeneous administrative data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ribeiro, Fernanda – Cerveira, Maria Elisa (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Knowledge Organization in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGON VERLAG,; Ergon Publishing House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416-425, 2018, Advances in Knowledge Organization, Vol 16, 978-3-95650-420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, collectivités et usagers : une dynamique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data, accès, collectivités territoriales et citoyenneté : des problématiques info-communicationnelles. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2016, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs collaboratifs en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-250, 2014, collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System & Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information systems and economic intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHE Editions, pp.536, 2010, IEEE Tunisia Section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie en santé : du besoin d'information à l'action pour sa santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'expérience tablettes en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation de réseaux documentaires en santé : Enjeux et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACAPELHA : volet Projet de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamard Nadine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Goûters « d’aïpad » de la BmL : retour d’expérience autour des applis jeunesse en bibliothèque – Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de faisabilité de la conception et de l’acceptation d’un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 4, Elico; Ressourcial; Usetic. 2018, 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'usages sur les robots de téléprésence en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ELICO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif info-communicationnel d’aide à l’interaction pour la formulation et la rédaction d'un projet de vie (dispositif collaboratif et interactif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Poidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Elico; Ressourcial; Usetic. 2018, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’information santé, chez les personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, ELICO; Ressourcial. 2017, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de vie et modalités de communication des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1 bis, ELICO; Ressourcial; Fondation OVE; AFIPAEIM. 2017, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions principales entre usagers et structures d’accompagnement incluant les médias utilisés,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noutanne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, ELICO; Ressourcial; Fondation OVE; AFIPAEIM; DISP. 2017, 83p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques -PRESUME TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes – TENCORA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] ESPE de l'académie de Lyon; Université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESences NUMEriques (PRESUME) : TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Larouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESPE, académie de lyon, université de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des formes de médiation et transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bordeaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76ADF6DD"/>
+    <w:nsid w:val="338104F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mabrouka-el-hachani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103674586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ballar&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01093011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Zouhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IJCRSEE1702099E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/mediations-et-mediatisations-des-savoirs/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/numerisation-et-mediation-du-patrimoine-pour-leducation/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100835130" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ergon-verlag.de/en/index.php" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamard Nadine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Poidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Nentwig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noutanne Lachaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mabrouka-el-hachani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103674586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Choquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ballar&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01093011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00193542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Zouhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/IJCRSEE1702099E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/mediations-et-mediatisations-des-savoirs/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/numerisation-et-mediation-du-patrimoine-pour-leducation/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100835130" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ergon-verlag.de/en/index.php" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamard Nadine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Poidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noutanne Lachaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Nentwig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>