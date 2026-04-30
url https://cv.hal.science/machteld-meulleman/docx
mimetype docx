--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Machteld Meulleman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">machteld-meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5067-3527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166594180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">293080832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039937977X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIRLEP EA 4299, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innsbruck university press, 426 p., 2023, Studien des interdisziplinären Frankreich-Schwerpunkts der Universität Innsbruck 12, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d’œil linguistiques en hommage à Emilia Hilgert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. ÉPURE - Éditions et Presses universitaires de Reims, 329 p., 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL & l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 9782374960340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 369, 2012, Beihefte zur Zeitschrift für romanische Philologie, 978-3-11-026347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrinatio in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Enghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d’écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en discours et en image(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2017, Les émotions en discours et en image(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphan Etcharry et Machteld Meulleman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Langue et musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Constantin, L’acquisition implicite de la grammaire grâce à l’intercompréhension : le cas du roumain comme langue étrangère en contexte ICE, Peter Lang, Berlin, 2023, 745 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lehnwörter und Internationalismen aus dem Französischen im Slowenischen: die Vermittlerrolle des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Krevs Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanistische Beiträge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Viennot. En finir avec l’homme : chronique d’une imposture. Donnemarie-Dontilly : Éditions iXe. Collection la petite iXe. 2021. 112p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.181-183. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi15.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Éliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEP 53 : Écriture inclusive « Hommes-Femmes : Toutes Égales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Achard, Michel (2015) Impersonals and other Agent Defocusing Constructions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.321-328. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.00007.meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les émotions en discours et en image(s), 7, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi07.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Horner, Kristine; de Saint-Georges, Ingrid & Weber, Jean-Jacques, 2014, Multilingualism and Mobility in Europe : Policies and Practices, Frankfurt am Main, Berlin, Bern, Brussels, New York, Oxford, Vienna (Peter Lang), 288p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://linguistlist.org/issues/27/27-229.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires, dirigé par Hervé Adami et Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.245-249. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi5.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langue et musique, 4, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bosco/Marcella Costa/Ludwig M. Eichinger (ed.), Deutsch – Italienisch: Sprachvergleiche/Tedesco – Italiano: confronti linguistici, Heidelberg (Winter) 2011, 210 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.315-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cordin, Le costruzioni verbo-locativo in area romanza. Dallo spazio all’aspetto, Berlin (De Gruyter) 2011, 119 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren, Infinitivo y sujeto en portugués y español. Un estudio empírico de los infinitivos adverbiales con sujeto explícito, Berlin (De Gruyter) 2013, 353 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.362-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad en los verbos meteorológicos en español: un análisis comparativo de llover y amanecer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Stockman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Hispanic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (2), pp.117 - 132. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bhs.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thibault (éd.), Gallicismes et théorie de l’emprunt linguistique, Paris (L'Harmattan) 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Böhmer, Grammatikalisierungsprozesse zwischen Latein und Iberoromanisch, Tübingen (Narr Francke Attempto) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of grammaticalization in three Romance languages: A comparative analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.417-452. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin.2012.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos en la valencia de la construcción existencial española: ¿actante o circunstante?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traducción de los verbos de postura del neerlandés al español: un análisis comparativo de los verbos de localización haber y tener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde van den Broeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.287-305. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/roma.63.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña : Amparo Alcina/Esperanza Valero/Elena Rambla (ed.), Terminología y Sociedad del conocimiento, Bern (Peter Lang) 2011, 408p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.382-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña: An Vande Casteele, Las construcciones apositivas de referente humano en el discurso periodístico informativo, Tübingen (Narr) 2010, 318p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thématique de la phrase existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How gender-fair are gender-neutralizing and feminization strategies ? Grammatical gender choices in Netherlandic vs Belgian Dutch sports press on women's football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagard, Benjamin &amp; Abrantes Ana-Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCP, p.157-181, 2025, Studies in Communication and Culture/ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit mot en français peut-être, Zlatan ? Le choix de langue devant les médias par les professionnels de foot étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University Press, pp.241-274, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs : étude comparative de la dénomination des professionnelles de foot en français et en néerlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.87-114, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la beauté (imparfaite) des corps et des langues dans le football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.9-17, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des langues d’origine dans les familles récemment immigrées en France : pour une prise en compte de l’héritage plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe - Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mannheim Conference Series, pp.61-84, 2023, Mannheim Conference Series, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25521/maconf.2023.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;morue&amp;quot; dans tous ses états : l’emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules: Discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. The role of intercomprehension in short-term mobility experiences in multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; László Marácz; Nike Pokorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Interdisciplinary Language Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, John Benjamins Publishing Company, pp.298-316, 2022, Studies in World Language Problems, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/wlp.9.15fio⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi de noms masculins, féminins et épicènes pour désigner les professionnelles de foot dans la presse sportive : convergences et divergences entre l’espagnol, le français, l’italien et le portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin FAGARD; Gabrielle LE TALLEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre masculin et féminin : français et langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commençons par le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marquage différentiel de l'objet direct en galicien contemporain : quelles interférences de l'espagnol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marietta Calderón &amp; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamische Approximationen: Festschriftliches pünktlichst zu Eva Lavrics 62,5 Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.481-492, 2019, 978-3-631-79649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can intercomprehension be used in professional contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.168-169, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration scolaire et universitaire de l'enseignement plurilingue : regards croisés sur l'EMILE et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fionn Bennett; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2017, InterCompréhension Européenne (ICE) ISSN : 1775-0857, 9782374960340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la synergie méthodologique entre l'EMILE/CLIL et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ronjat, un des précurseurs du programme InterCompréhension européenne (ICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudé Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013 : Unité et diversité des langues, théorie et pratique de l’acquisition bilingue et de l’intercompréhension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.161-178, 2016, 978-2-81300-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être. Constructions existentielles sans inversion et négation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilgert, Emilia; Palma, Silvia; Frath, Pierre; Daval, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen V : Négation et référence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2016, 2374960218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de l'Encyclopédie : l'in(ter)compréhension manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie, 250 ans après, la lutte continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de voici et voilà en espagnol : ¡Vaya problema!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marleen Van Peteghem,‎ Peter Lauwers,‎ Els Tobback,‎ Annemie Demol,‎ Laurence De Wilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en verve : réflexions sur la syntaxe et la sémantique verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, 2012, 978-9038220321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos espacio-temporales en las construcciones existenciales: un estudio comparativo entre el español, el francés y el italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emili Casanova Herrero; Cesáreo Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques (Valencia, 6-11 de setembre de 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.255-264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les présentatifs existentiels. Une perspective contrastive : &amp;quot;il y a&amp;quot;, &amp;quot;hay&amp;quot; et &amp;quot;c’è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Wolfgang Pöckl; Florian Schallhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparatio delectat. Akten der VI. Internationalen Arbeitstagung zum romanisch-deutschen und innerromanischen Sprachvergleich (Innsbruck, 3-5 September 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.611-622, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a des gens ils viennent acheter des aspirines pour faire de l’eau gazeuse&amp;quot;. Sur les raisons d’être des structures parataxiques en &amp;quot;il y a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Mathieu Avanzi; Gilles Corminboeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parataxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Peter Lang, pp.167-184, 2010, Structures, marquages et exploitations discursives, 3034304129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions existentielles en français, en espagnol et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria; Siller-Runggaldier, Heidi; Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe CILPR (Innsbruck, 3-8 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, De Gruyter, pp.369-378, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le locatif dans la construction existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanda Reinheimer-Ripeanu; Marius Sala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia linguistica in honorem Mariae Manoliu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii din Bucuresti, pp.194-203, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la morphologie des adjectifs météorologiques en - eux nous apprend des phénomènes atmosphériques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne (Suisse), Switzerland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419108002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la morue dans tous ses états : L'emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master « Discours gastronomiques autour des produits autres que le vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, Jan 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démasculinisation des noms d’humains dans un corpus plurilingue de presse sportive : un cas de convergences entre langues voisines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Langues et corpus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des joueuses de foot en néerlandais septentrional et méridional : les défis du masculin générique, des noms épicènes et de la féminisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre féminin et masculin - langue(s) et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morue dans tous ses états : transparence et opacité entre français, norvégien et portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Terminologies et discours gastronomiques et oenologiques – Le vin et les autres produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude interdisciplinaire "Dire le corps du footballeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negating presence or existence: A cross-linguistic, corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative existentials: Distinct syntactic, semantic and pragmatic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching intercomprehension or lingua receptiva? The European InterComprehension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavië als proeftuin : Theorie en praktijk van receptieve meertaligheid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’inexistence dans quelques langues romanes et germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No such things as distinct non-existential constructions in Western Europe? Counterevidence from Dutch, English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles : approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberseminar Romanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Koch, Dec 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad de los verbos meteorológicos en español: un análisis comparativo de llover y amanecer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Coloquio internacional de lingüística iberorrománcia (CILIR) / XIIIe Colloque de LIbeRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential presentative constructions in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Linguistics Seminar XXXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Universiteit Gent, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Machteld Meulleman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">machteld-meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5067-3527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166594180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">293080832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039937977X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIRLEP EA 4299, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innsbruck university press, 426 p., 2023, Studien des interdisziplinären Frankreich-Schwerpunkts der Universität Innsbruck 12, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d’œil linguistiques en hommage à Emilia Hilgert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. Éditions et presses universitaires de Reims, 329 p., 2020, 978-2-37496-107-1. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/4cjk-8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL et l'intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fionn C. Bennett; Machteld C. Meulleman. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, InterCompréhension Européenne (ICE) (5), 194 p., 2017, ICE, 9782374960340. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/TVGG-3A50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 369, 2012, Beihefte zur Zeitschrift für romanische Philologie, 978-3-11-026347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrinatio in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Enghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d’écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en discours et en image(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2017, Les émotions en discours et en image(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphan Etcharry et Machteld Meulleman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Langue et musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Constantin, L’acquisition implicite de la grammaire grâce à l’intercompréhension : le cas du roumain comme langue étrangère en contexte ICE, Peter Lang, Berlin, 2023, 745 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lehnwörter und Internationalismen aus dem Französischen im Slowenischen: die Vermittlerrolle des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Krevs Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanistische Beiträge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Viennot. En finir avec l’homme : chronique d’une imposture. Donnemarie-Dontilly : Éditions iXe. Collection la petite iXe. 2021. 112p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.181-183. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi15.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Éliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEP 53 : Écriture inclusive « Hommes-Femmes : Toutes Égales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Achard, Michel (2015) Impersonals and other Agent Defocusing Constructions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.321-328. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.00007.meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les émotions en discours et en image(s), 7, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi07.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Horner, Kristine; de Saint-Georges, Ingrid & Weber, Jean-Jacques, 2014, Multilingualism and Mobility in Europe : Policies and Practices, Frankfurt am Main, Berlin, Bern, Brussels, New York, Oxford, Vienna (Peter Lang), 288p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://linguistlist.org/issues/27/27-229.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires, dirigé par Hervé Adami et Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.245-249. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi5.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langue et musique, 4, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cordin, Le costruzioni verbo-locativo in area romanza. Dallo spazio all’aspetto, Berlin (De Gruyter) 2011, 119 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bosco/Marcella Costa/Ludwig M. Eichinger (ed.), Deutsch – Italienisch: Sprachvergleiche/Tedesco – Italiano: confronti linguistici, Heidelberg (Winter) 2011, 210 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.315-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren, Infinitivo y sujeto en portugués y español. Un estudio empírico de los infinitivos adverbiales con sujeto explícito, Berlin (De Gruyter) 2013, 353 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.362-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad en los verbos meteorológicos en español: un análisis comparativo de llover y amanecer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Stockman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Hispanic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (2), pp.117 - 132. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bhs.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thibault (éd.), Gallicismes et théorie de l’emprunt linguistique, Paris (L'Harmattan) 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Böhmer, Grammatikalisierungsprozesse zwischen Latein und Iberoromanisch, Tübingen (Narr Francke Attempto) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of grammaticalization in three Romance languages: A comparative analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.417-452. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin.2012.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traducción de los verbos de postura del neerlandés al español: un análisis comparativo de los verbos de localización haber y tener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde van den Broeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.287-305. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/roma.63.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos en la valencia de la construcción existencial española: ¿actante o circunstante?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña : Amparo Alcina/Esperanza Valero/Elena Rambla (ed.), Terminología y Sociedad del conocimiento, Bern (Peter Lang) 2011, 408p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.382-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña: An Vande Casteele, Las construcciones apositivas de referente humano en el discurso periodístico informativo, Tübingen (Narr) 2010, 318p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thématique de la phrase existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How gender-fair are gender-neutralizing and feminization strategies ? Grammatical gender choices in Netherlandic vs Belgian Dutch sports press on women's football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagard, Benjamin &amp; Abrantes Ana-Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCP, p.157-181, 2025, Studies in Communication and Culture/ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit mot en français peut-être, Zlatan ? Le choix de langue devant les médias par les professionnels de foot étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University Press, pp.241-274, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs : étude comparative de la dénomination des professionnelles de foot en français et en néerlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.87-114, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la beauté (imparfaite) des corps et des langues dans le football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.9-17, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des langues d’origine dans les familles récemment immigrées en France : pour une prise en compte de l’héritage plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe - Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mannheim Conference Series, pp.61-84, 2023, Mannheim Conference Series, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25521/maconf.2023.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. The role of intercomprehension in short-term mobility experiences in multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; László Marácz; Nike Pokorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Interdisciplinary Language Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, John Benjamins Publishing Company, pp.298-316, 2022, Studies in World Language Problems, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/wlp.9.15fio⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;morue&amp;quot; dans tous ses états : l’emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules: Discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi de noms masculins, féminins et épicènes pour désigner les professionnelles de foot dans la presse sportive : convergences et divergences entre l’espagnol, le français, l’italien et le portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin FAGARD; Gabrielle LE TALLEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre masculin et féminin : français et langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commençons par le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marquage différentiel de l'objet direct en galicien contemporain : quelles interférences de l'espagnol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marietta Calderón &amp; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamische Approximationen: Festschriftliches pünktlichst zu Eva Lavrics 62,5 Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.481-492, 2019, 978-3-631-79649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can intercomprehension be used in professional contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.168-169, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration scolaire et universitaire de l'enseignement plurilingue : regards croisés sur l'EMILE et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fionn Bennett; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2017, InterCompréhension Européenne (ICE) ISSN : 1775-0857, 9782374960340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la synergie méthodologique entre l'EMILE/CLIL et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ronjat, un des précurseurs du programme InterCompréhension européenne (ICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudé Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013 : Unité et diversité des langues, théorie et pratique de l’acquisition bilingue et de l’intercompréhension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.161-178, 2016, 978-2-81300-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être. Constructions existentielles sans inversion et négation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilgert, Emilia; Palma, Silvia; Frath, Pierre; Daval, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen V : Négation et référence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2016, 2374960218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de l'Encyclopédie : l'in(ter)compréhension manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie, 250 ans après, la lutte continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de voici et voilà en espagnol : ¡Vaya problema!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marleen Van Peteghem,‎ Peter Lauwers,‎ Els Tobback,‎ Annemie Demol,‎ Laurence De Wilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en verve : réflexions sur la syntaxe et la sémantique verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, 2012, 978-9038220321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos espacio-temporales en las construcciones existenciales: un estudio comparativo entre el español, el francés y el italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emili Casanova Herrero; Cesáreo Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques (Valencia, 6-11 de setembre de 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.255-264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les présentatifs existentiels. Une perspective contrastive : &amp;quot;il y a&amp;quot;, &amp;quot;hay&amp;quot; et &amp;quot;c’è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Wolfgang Pöckl; Florian Schallhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparatio delectat. Akten der VI. Internationalen Arbeitstagung zum romanisch-deutschen und innerromanischen Sprachvergleich (Innsbruck, 3-5 September 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.611-622, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a des gens ils viennent acheter des aspirines pour faire de l’eau gazeuse&amp;quot;. Sur les raisons d’être des structures parataxiques en &amp;quot;il y a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Mathieu Avanzi; Gilles Corminboeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parataxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Peter Lang, pp.167-184, 2010, Structures, marquages et exploitations discursives, 3034304129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions existentielles en français, en espagnol et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria; Siller-Runggaldier, Heidi; Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe CILPR (Innsbruck, 3-8 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, De Gruyter, pp.369-378, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le locatif dans la construction existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanda Reinheimer-Ripeanu; Marius Sala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia linguistica in honorem Mariae Manoliu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii din Bucuresti, pp.194-203, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la morphologie des adjectifs météorologiques en - eux nous apprend des phénomènes atmosphériques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne (Suisse), Switzerland. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419108002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la morue dans tous ses états : L'emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master « Discours gastronomiques autour des produits autres que le vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, Jan 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démasculinisation des noms d’humains dans un corpus plurilingue de presse sportive : un cas de convergences entre langues voisines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Langues et corpus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des joueuses de foot en néerlandais septentrional et méridional : les défis du masculin générique, des noms épicènes et de la féminisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre féminin et masculin - langue(s) et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morue dans tous ses états : transparence et opacité entre français, norvégien et portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Terminologies et discours gastronomiques et oenologiques – Le vin et les autres produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude interdisciplinaire "Dire le corps du footballeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negating presence or existence: A cross-linguistic, corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative existentials: Distinct syntactic, semantic and pragmatic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching intercomprehension or lingua receptiva? The European InterComprehension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavië als proeftuin : Theorie en praktijk van receptieve meertaligheid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’inexistence dans quelques langues romanes et germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No such things as distinct non-existential constructions in Western Europe? Counterevidence from Dutch, English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles : approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberseminar Romanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Koch, Dec 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad de los verbos meteorológicos en español: un análisis comparativo de llover y amanecer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Coloquio internacional de lingüística iberorrománcia (CILIR) / XIIIe Colloque de LIbeRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential presentative constructions in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Linguistics Seminar XXXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Universiteit Gent, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E35D602F"/>
+    <w:nsid w:val="AAFE5D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/machteld-meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5067-3527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166594180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293080832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039937977X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Bennett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vanderschueren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466981v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Krevs Birk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.254" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.64" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00007.meu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi5.140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stockman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2013.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8B179C949ECF6FAD1BBA35CE8BAA61986258B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Roegiest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2012-0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9515A5C804C9611A486A3F11CA094BFB79D3CD8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van den Broeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roma.63.11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Benzaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25521/maconf.2023.268" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willems" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471369v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495869v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495885v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01619078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/machteld-meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5067-3527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166594180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293080832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039937977X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/4cjk-8330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Bennett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/TVGG-3A50" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vanderschueren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466981v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Krevs Birk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.64" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00007.meu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi5.140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stockman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2013.11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8B179C949ECF6FAD1BBA35CE8BAA61986258B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van den Broeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roma.63.11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Roegiest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2012-0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9515A5C804C9611A486A3F11CA094BFB79D3CD8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Benzaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25521/maconf.2023.268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willems" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01619078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>