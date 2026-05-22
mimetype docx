--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Machteld Meulleman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">machteld-meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5067-3527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166594180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">293080832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039937977X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIRLEP EA 4299, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innsbruck university press, 426 p., 2023, Studien des interdisziplinären Frankreich-Schwerpunkts der Universität Innsbruck 12, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d’œil linguistiques en hommage à Emilia Hilgert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. Éditions et presses universitaires de Reims, 329 p., 2020, 978-2-37496-107-1. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/4cjk-8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL et l'intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fionn C. Bennett; Machteld C. Meulleman. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, InterCompréhension Européenne (ICE) (5), 194 p., 2017, ICE, 9782374960340. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/TVGG-3A50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 369, 2012, Beihefte zur Zeitschrift für romanische Philologie, 978-3-11-026347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrinatio in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Enghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d’écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en discours et en image(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2017, Les émotions en discours et en image(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphan Etcharry et Machteld Meulleman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Langue et musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Constantin, L’acquisition implicite de la grammaire grâce à l’intercompréhension : le cas du roumain comme langue étrangère en contexte ICE, Peter Lang, Berlin, 2023, 745 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lehnwörter und Internationalismen aus dem Französischen im Slowenischen: die Vermittlerrolle des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Krevs Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanistische Beiträge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Viennot. En finir avec l’homme : chronique d’une imposture. Donnemarie-Dontilly : Éditions iXe. Collection la petite iXe. 2021. 112p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.181-183. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi15.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Éliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEP 53 : Écriture inclusive « Hommes-Femmes : Toutes Égales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Achard, Michel (2015) Impersonals and other Agent Defocusing Constructions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.321-328. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.00007.meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les émotions en discours et en image(s), 7, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi07.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Horner, Kristine; de Saint-Georges, Ingrid & Weber, Jean-Jacques, 2014, Multilingualism and Mobility in Europe : Policies and Practices, Frankfurt am Main, Berlin, Bern, Brussels, New York, Oxford, Vienna (Peter Lang), 288p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://linguistlist.org/issues/27/27-229.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires, dirigé par Hervé Adami et Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.245-249. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi5.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langue et musique, 4, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cordin, Le costruzioni verbo-locativo in area romanza. Dallo spazio all’aspetto, Berlin (De Gruyter) 2011, 119 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bosco/Marcella Costa/Ludwig M. Eichinger (ed.), Deutsch – Italienisch: Sprachvergleiche/Tedesco – Italiano: confronti linguistici, Heidelberg (Winter) 2011, 210 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.315-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren, Infinitivo y sujeto en portugués y español. Un estudio empírico de los infinitivos adverbiales con sujeto explícito, Berlin (De Gruyter) 2013, 353 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.362-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad en los verbos meteorológicos en español: un análisis comparativo de llover y amanecer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Stockman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Hispanic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (2), pp.117 - 132. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bhs.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thibault (éd.), Gallicismes et théorie de l’emprunt linguistique, Paris (L'Harmattan) 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Böhmer, Grammatikalisierungsprozesse zwischen Latein und Iberoromanisch, Tübingen (Narr Francke Attempto) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of grammaticalization in three Romance languages: A comparative analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.417-452. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin.2012.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traducción de los verbos de postura del neerlandés al español: un análisis comparativo de los verbos de localización haber y tener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde van den Broeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.287-305. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/roma.63.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos en la valencia de la construcción existencial española: ¿actante o circunstante?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña : Amparo Alcina/Esperanza Valero/Elena Rambla (ed.), Terminología y Sociedad del conocimiento, Bern (Peter Lang) 2011, 408p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.382-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña: An Vande Casteele, Las construcciones apositivas de referente humano en el discurso periodístico informativo, Tübingen (Narr) 2010, 318p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thématique de la phrase existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How gender-fair are gender-neutralizing and feminization strategies ? Grammatical gender choices in Netherlandic vs Belgian Dutch sports press on women's football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagard, Benjamin &amp; Abrantes Ana-Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCP, p.157-181, 2025, Studies in Communication and Culture/ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit mot en français peut-être, Zlatan ? Le choix de langue devant les médias par les professionnels de foot étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University Press, pp.241-274, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs : étude comparative de la dénomination des professionnelles de foot en français et en néerlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.87-114, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la beauté (imparfaite) des corps et des langues dans le football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.9-17, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des langues d’origine dans les familles récemment immigrées en France : pour une prise en compte de l’héritage plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe - Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mannheim Conference Series, pp.61-84, 2023, Mannheim Conference Series, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25521/maconf.2023.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. The role of intercomprehension in short-term mobility experiences in multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; László Marácz; Nike Pokorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Interdisciplinary Language Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, John Benjamins Publishing Company, pp.298-316, 2022, Studies in World Language Problems, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/wlp.9.15fio⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;morue&amp;quot; dans tous ses états : l’emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules: Discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi de noms masculins, féminins et épicènes pour désigner les professionnelles de foot dans la presse sportive : convergences et divergences entre l’espagnol, le français, l’italien et le portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin FAGARD; Gabrielle LE TALLEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre masculin et féminin : français et langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commençons par le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marquage différentiel de l'objet direct en galicien contemporain : quelles interférences de l'espagnol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marietta Calderón &amp; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamische Approximationen: Festschriftliches pünktlichst zu Eva Lavrics 62,5 Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.481-492, 2019, 978-3-631-79649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can intercomprehension be used in professional contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.168-169, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration scolaire et universitaire de l'enseignement plurilingue : regards croisés sur l'EMILE et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fionn Bennett; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2017, InterCompréhension Européenne (ICE) ISSN : 1775-0857, 9782374960340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la synergie méthodologique entre l'EMILE/CLIL et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ronjat, un des précurseurs du programme InterCompréhension européenne (ICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudé Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013 : Unité et diversité des langues, théorie et pratique de l’acquisition bilingue et de l’intercompréhension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.161-178, 2016, 978-2-81300-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être. Constructions existentielles sans inversion et négation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilgert, Emilia; Palma, Silvia; Frath, Pierre; Daval, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen V : Négation et référence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2016, 2374960218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de l'Encyclopédie : l'in(ter)compréhension manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie, 250 ans après, la lutte continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de voici et voilà en espagnol : ¡Vaya problema!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marleen Van Peteghem,‎ Peter Lauwers,‎ Els Tobback,‎ Annemie Demol,‎ Laurence De Wilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en verve : réflexions sur la syntaxe et la sémantique verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, 2012, 978-9038220321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos espacio-temporales en las construcciones existenciales: un estudio comparativo entre el español, el francés y el italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emili Casanova Herrero; Cesáreo Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques (Valencia, 6-11 de setembre de 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.255-264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les présentatifs existentiels. Une perspective contrastive : &amp;quot;il y a&amp;quot;, &amp;quot;hay&amp;quot; et &amp;quot;c’è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Wolfgang Pöckl; Florian Schallhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparatio delectat. Akten der VI. Internationalen Arbeitstagung zum romanisch-deutschen und innerromanischen Sprachvergleich (Innsbruck, 3-5 September 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.611-622, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a des gens ils viennent acheter des aspirines pour faire de l’eau gazeuse&amp;quot;. Sur les raisons d’être des structures parataxiques en &amp;quot;il y a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Mathieu Avanzi; Gilles Corminboeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parataxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Peter Lang, pp.167-184, 2010, Structures, marquages et exploitations discursives, 3034304129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions existentielles en français, en espagnol et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria; Siller-Runggaldier, Heidi; Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe CILPR (Innsbruck, 3-8 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, De Gruyter, pp.369-378, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le locatif dans la construction existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanda Reinheimer-Ripeanu; Marius Sala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia linguistica in honorem Mariae Manoliu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii din Bucuresti, pp.194-203, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la morphologie des adjectifs météorologiques en - eux nous apprend des phénomènes atmosphériques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne (Suisse), Switzerland. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419108002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la morue dans tous ses états : L'emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master « Discours gastronomiques autour des produits autres que le vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, Jan 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démasculinisation des noms d’humains dans un corpus plurilingue de presse sportive : un cas de convergences entre langues voisines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Langues et corpus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des joueuses de foot en néerlandais septentrional et méridional : les défis du masculin générique, des noms épicènes et de la féminisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre féminin et masculin - langue(s) et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morue dans tous ses états : transparence et opacité entre français, norvégien et portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Terminologies et discours gastronomiques et oenologiques – Le vin et les autres produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude interdisciplinaire "Dire le corps du footballeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negating presence or existence: A cross-linguistic, corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative existentials: Distinct syntactic, semantic and pragmatic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching intercomprehension or lingua receptiva? The European InterComprehension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavië als proeftuin : Theorie en praktijk van receptieve meertaligheid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’inexistence dans quelques langues romanes et germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No such things as distinct non-existential constructions in Western Europe? Counterevidence from Dutch, English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles : approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberseminar Romanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Koch, Dec 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad de los verbos meteorológicos en español: un análisis comparativo de llover y amanecer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Coloquio internacional de lingüística iberorrománcia (CILIR) / XIIIe Colloque de LIbeRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential presentative constructions in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Linguistics Seminar XXXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Universiteit Gent, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Machteld Meulleman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">machteld-meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5067-3527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166594180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">293080832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9Ndm1JkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039937977X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIRLEP EA 4299, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innsbruck university press, 426 p., 2023, Studien des interdisziplinären Frankreich-Schwerpunkts der Universität Innsbruck 12, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 p., 2021, 9782374961460. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/c0tb-cb62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d’œil linguistiques en hommage à Emilia Hilgert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. Éditions et presses universitaires de Reims, 329 p., 2020, 978-2-37496-107-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/4cjk-8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL et l'intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fionn C. Bennett; Machteld C. Meulleman. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, InterCompréhension Européenne (ICE) (5), 194 p., 2017, ICE, 9782374960340. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/TVGG-3A50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 369, 2012, Beihefte zur Zeitschrift für romanische Philologie, 978-3-11-026347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrinatio in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Enghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d’écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions en discours et en image(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2017, Les émotions en discours et en image(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphan Etcharry et Machteld Meulleman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2015, Langue et musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Constantin, L’acquisition implicite de la grammaire grâce à l’intercompréhension : le cas du roumain comme langue étrangère en contexte ICE, Peter Lang, Berlin, 2023, 745 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lehnwörter und Internationalismen aus dem Französischen im Slowenischen: die Vermittlerrolle des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Krevs Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanistische Beiträge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Viennot. En finir avec l’homme : chronique d’une imposture. Donnemarie-Dontilly : Éditions iXe. Collection la petite iXe. 2021. 112p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.181-183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi15.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Éliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEP 53 : Écriture inclusive « Hommes-Femmes : Toutes Égales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi10.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.14006. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184614006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois métaphoriques du nom PLUIE en français et de son équivalent russe : aspects linguistiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Plotnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicheskaya lingvistika Политическая лингвистика</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Achard, Michel (2015) Impersonals and other Agent Defocusing Constructions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.321-328. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.00007.meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les émotions en discours et en image(s), 7, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi07.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires, dirigé par Hervé Adami et Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.245-249. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi5.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Horner, Kristine; de Saint-Georges, Ingrid & Weber, Jean-Jacques, 2014, Multilingualism and Mobility in Europe : Policies and Practices, Frankfurt am Main, Berlin, Bern, Brussels, New York, Oxford, Vienna (Peter Lang), 288p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://linguistlist.org/issues/27/27-229.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather verbs sifted through a motion sieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Etcharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langue et musique, 4, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Vanderschueren, Infinitivo y sujeto en portugués y español. Un estudio empírico de los infinitivos adverbiales con sujeto explícito, Berlin (De Gruyter) 2013, 353 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.362-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cordin, Le costruzioni verbo-locativo in area romanza. Dallo spazio all’aspetto, Berlin (De Gruyter) 2011, 119 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bosco/Marcella Costa/Ludwig M. Eichinger (ed.), Deutsch – Italienisch: Sprachvergleiche/Tedesco – Italiano: confronti linguistici, Heidelberg (Winter) 2011, 210 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.315-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Böhmer, Grammatikalisierungsprozesse zwischen Latein und Iberoromanisch, Tübingen (Narr Francke Attempto) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad en los verbos meteorológicos en español: un análisis comparativo de llover y amanecer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Stockman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Hispanic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (2), pp.117 - 132. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bhs.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thibault (éd.), Gallicismes et théorie de l’emprunt linguistique, Paris (L'Harmattan) 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.360-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of grammaticalization in three Romance languages: A comparative analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.417-452. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin.2012.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos en la valencia de la construcción existencial española: ¿actante o circunstante?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traducción de los verbos de postura del neerlandés al español: un análisis comparativo de los verbos de localización haber y tener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde van den Broeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.287-305. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/roma.63.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña: An Vande Casteele, Las construcciones apositivas de referente humano en el discurso periodístico informativo, Tübingen (Narr) 2010, 318p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña : Amparo Alcina/Esperanza Valero/Elena Rambla (ed.), Terminología y Sociedad del conocimiento, Bern (Peter Lang) 2011, 408p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.382-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thématique de la phrase existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistik in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bulletins météorologiques dans trois langues romanes : des stratégies syntaxiques différentes pour résoudre le conflit thétique-catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavric, Eva, Mayrs, Paul, Feyrer, Cornelia, Konecny, Christine &amp; Pöckl, Wolfgang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikologie, Phraseologie, Semantik kontrastiv : Romanisch-deutsche und intnerromanische Streifzüge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 101-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How gender-fair are gender-neutralizing and feminization strategies ? Grammatical gender choices in Netherlandic vs Belgian Dutch sports press on women's football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagard, Benjamin &amp; Abrantes Ana-Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCP, p.157-181, 2025, Studies in Communication and Culture/ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des langues d’origine dans les familles récemment immigrées en France : pour une prise en compte de l’héritage plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe - Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mannheim Conference Series, pp.61-84, 2023, Mannheim Conference Series, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25521/maconf.2023.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal existence in the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Ludovica Lena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, John Benjamins Publishing Company, pp.68-99, 2023, Human Cognitive Processing, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.76.03meu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec et mat&amp;quot; : une formule par-delà les échecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Georges Kleiber, Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de formule en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.147-170, 2023, Études linguistiques et textuelles (collection du Crem), 978-2-35935-371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit mot en français peut-être, Zlatan ? Le choix de langue devant les médias par les professionnels de foot étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck University Press, pp.241-274, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs : étude comparative de la dénomination des professionnelles de foot en français et en néerlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.87-114, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la beauté (imparfaite) des corps et des langues dans le football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps aux langues dans le football : match interdisciplinaire - Körper und Sprachen im Fußball: ein Match der Disziplinen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck university press, pp.9-17, 2023, 978-3-99106-098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. The role of intercomprehension in short-term mobility experiences in multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; László Marácz; Nike Pokorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Interdisciplinary Language Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, John Benjamins Publishing Company, pp.298-316, 2022, Studies in World Language Problems, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/wlp.9.15fio⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;morue&amp;quot; dans tous ses états : l’emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules: Discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi de noms masculins, féminins et épicènes pour désigner les professionnelles de foot dans la presse sportive : convergences et divergences entre l’espagnol, le français, l’italien et le portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin FAGARD; Gabrielle LE TALLEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre masculin et féminin : français et langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : du prédicat à l'argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hadermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.9-24, 2021, 9782374961460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps est au soleil et aux hommages : petit essai sur le (non-)attribut du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le syntagme nominal prend ses marques : du prédicat à l’argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2021, 978-2-37496-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est au bleu&amp;quot; et &amp;quot;l'heure est au travail&amp;quot; : les extensions de la structure &amp;quot;le temps est à la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma, Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et Presses universitaires de Reims, pp.157-181, 2021, Res per nomen, 9782374961248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie de lumière ou l’analyse de la structure un(e) 'Nmétéo de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.311-329, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commençons par le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Theissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meulleman, Machteld Claire; Palma, Silvia; Theissen, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum : clins d'oeil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marquage différentiel de l'objet direct en galicien contemporain : quelles interférences de l'espagnol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marietta Calderón &amp; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamische Approximationen: Festschriftliches pünktlichst zu Eva Lavrics 62,5 Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.481-492, 2019, 978-3-631-79649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can intercomprehension be used in professional contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.168-169, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration scolaire et universitaire de l'enseignement plurilingue : regards croisés sur l'EMILE et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fionn Bennett; Machteld Meulleman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-10, 2017, InterCompréhension Européenne (ICE) ISSN : 1775-0857, 9782374960340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thetic and categorical judgments inside the weather domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flaux Nelly; Haas Pauline; Vassil Mostrov; Paykin-Arrouès Katia; Tayalati Fayssal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.263-285, 2017, 978-2-36424-050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la synergie méthodologique entre l'EMILE/CLIL et l'Intercompréhension intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'EMILE/CLIL &amp; l'Intercompréhension intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ronjat, un des précurseurs du programme InterCompréhension européenne (ICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudé Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013 : Unité et diversité des langues, théorie et pratique de l’acquisition bilingue et de l’intercompréhension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.161-178, 2016, 978-2-81300-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être. Constructions existentielles sans inversion et négation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilgert, Emilia; Palma, Silvia; Frath, Pierre; Daval, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per nomen V : Négation et référence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2016, 2374960218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de l'Encyclopédie : l'in(ter)compréhension manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie, 250 ans après, la lutte continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-37496-010-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de voici et voilà en espagnol : ¡Vaya problema!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marleen Van Peteghem,‎ Peter Lauwers,‎ Els Tobback,‎ Annemie Demol,‎ Laurence De Wilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en verve : réflexions sur la syntaxe et la sémantique verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, 2012, 978-9038220321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los locativos espacio-temporales en las construcciones existenciales: un estudio comparativo entre el español, el francés y el italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emili Casanova Herrero; Cesáreo Calvo Rigual. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del 26é Congrés de Lingüística i Filologia Romàniques (Valencia, 6-11 de setembre de 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.255-264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les présentatifs existentiels. Une perspective contrastive : &amp;quot;il y a&amp;quot;, &amp;quot;hay&amp;quot; et &amp;quot;c’è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Wolfgang Pöckl; Florian Schallhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparatio delectat. Akten der VI. Internationalen Arbeitstagung zum romanisch-deutschen und innerromanischen Sprachvergleich (Innsbruck, 3-5 September 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.611-622, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a des gens ils viennent acheter des aspirines pour faire de l’eau gazeuse&amp;quot;. Sur les raisons d’être des structures parataxiques en &amp;quot;il y a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Mathieu Avanzi; Gilles Corminboeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parataxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Peter Lang, pp.167-184, 2010, Structures, marquages et exploitations discursives, 3034304129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions existentielles en français, en espagnol et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iliescu, Maria; Siller-Runggaldier, Heidi; Danler, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe CILPR (Innsbruck, 3-8 septembre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, De Gruyter, pp.369-378, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le locatif dans la construction existentielle en français et en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Roegiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanda Reinheimer-Ripeanu; Marius Sala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia linguistica in honorem Mariae Manoliu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii din Bucuresti, pp.194-203, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la morphologie des adjectifs météorologiques en - eux nous apprend des phénomènes atmosphériques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne (Suisse), Switzerland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419108002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather nouns in French and Russian: from structural possibilities to semantic particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics of weather: neglected phenomena, neglected languages, neglected constructions. Introduction to the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential constructions in the weather domain: plain existentials vs. impersonal FACERE in French, Italian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French weather reports - To have or not to have existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and language-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démasculinisation des noms d’humains dans un corpus plurilingue de presse sportive : un cas de convergences entre langues voisines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Langues et corpus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des constructions existentielles dans l'expression de la météorologie en français, espagnol et italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Internationale Arbeitstagung "Romanisch-deutscher und innerromanischer Sprachvergleich"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la morue dans tous ses états : L'emploi de quelques termes français, norvégiens et portugais dans le discours gastronomique et culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master « Discours gastronomiques autour des produits autres que le vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, Jan 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des verbes impersonnels y avoir et faire dans l’expression de la météorologie en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATTICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie à l'épreuve du gel et du verglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res per Nomen 8 : "Polysémie et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des joueuses de foot en néerlandais septentrional et méridional : les défis du masculin générique, des noms épicènes et de la féminisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre féminin et masculin - langue(s) et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morue dans tous ses états : transparence et opacité entre français, norvégien et portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Terminologies et discours gastronomiques et oenologiques – Le vin et les autres produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An avalanche of stories: Weather predicates in the metaphorical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Bogoyavlenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pluie d'orage vs une pluie de bonbons : les différentes facettes des noms météorologiques dans les structures N de N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d'étude du projet SEDLEX Sens - Discours - Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordonnances nous pleuvent de tous les côtés' : le datif avec les verbes météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les footballeuses sont des footballeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude interdisciplinaire "Dire le corps du footballeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negating presence or existence: A cross-linguistic, corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural phenomena and spatio-temporal locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : Existential Constructions in Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative existentials: Distinct syntactic, semantic and pragmatic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No such things as distinct non-existential constructions in Western Europe? Counterevidence from Dutch, English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference « La prédication existentielle dans les langues naturelles : Valeurs et repérages, structures et modalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching intercomprehension or lingua receptiva? The European InterComprehension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavië als proeftuin : Theorie en praktijk van receptieve meertaligheid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic encoding of weather and other natural phenomena : the supremacy of space in Dutch, English, French and Russian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistischen Arbeitskreis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’inexistence dans quelques langues romanes et germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Lavric, May 2015, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconicité du temps qu'il fait en français, en anglais, en néerlandais et en russe: état vs. processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Res per Nomen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Palma, Nov 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qu’il fait : localiser l’existence ou le mouvement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Paykin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference of the Association Française de Linguistique Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles : approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberseminar Romanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Koch, Dec 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La inacusatividad de los verbos meteorológicos en español: un análisis comparativo de llover y amanecer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Coloquio internacional de lingüística iberorrománcia (CILIR) / XIIIe Colloque de LIbeRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential presentative constructions in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Linguistics Seminar XXXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localisateurs dans les constructions existentielles: Approche comparée en espagnol, en français et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machteld Meulleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Universiteit Gent, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAFE5D09"/>
+    <w:nsid w:val="5DDCD326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/machteld-meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5067-3527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166594180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293080832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039937977X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/4cjk-8330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Bennett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/TVGG-3A50" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vanderschueren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466981v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Krevs Birk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.64" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00007.meu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi5.140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stockman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2013.11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8B179C949ECF6FAD1BBA35CE8BAA61986258B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van den Broeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roma.63.11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Roegiest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2012-0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9515A5C804C9611A486A3F11CA094BFB79D3CD8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Benzaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25521/maconf.2023.268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willems" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01619078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/machteld-meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5067-3527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166594180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293080832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9Ndm1JkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039937977X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ilioaia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/c0tb-cb62" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/4cjk-8330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Bennett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/TVGG-3A50" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vanderschueren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466981v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Krevs Birk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.254" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.64" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02476388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bogoyavlenskaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Plotnikova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00007.meu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi5.140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stockman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2013.11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2012.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8B179C949ECF6FAD1BBA35CE8BAA61986258B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Roegiest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2012-0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9515A5C804C9611A486A3F11CA094BFB79D3CD8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde van den Broeck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roma.63.11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Benzaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25521/maconf.2023.268" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.76.03meu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03666568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03350938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willems" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04494618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01619078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>