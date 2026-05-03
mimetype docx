--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -3810,291 +3810,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond photoswitching dynamics and microsecond thermal conversion driven by laser heating in FeIII spin-crossover solids.</w:t>
+                <w:t xml:space="preserve">Ultrafast Light-Induced Spin-State Trapping Photophysics Investigated in Fe(phen) 2 (NCS) 2 Spin- Crossover Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tissot</w:t>
+                <w:t xml:space="preserve">Samir F. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Boillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 282-283, pp.66-76. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.774-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ar500444d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005418v1</w:t>
+                <w:t xml:space="preserve">hal-01118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Light-Induced Spin-State Trapping Photophysics Investigated in Fe(phen) 2 (NCS) 2 Spin- Crossover Crystal</w:t>
+                <w:t xml:space="preserve">Femtosecond photoswitching dynamics and microsecond thermal conversion driven by laser heating in FeIII spin-crossover solids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir F. Matar</w:t>
+                <w:t xml:space="preserve">A. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Létard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.L. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (3), pp.774-781. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282-283, pp.66-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ar500444d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118869v1</w:t>
+                <w:t xml:space="preserve">hal-01005418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local response to light excitation in the charge-ordered phase of (EDO-TTF)2SbF6</w:t>
               </w:r>
@@ -4208,295 +4208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond spin-state photo-switching dynamics in an FeIII spin crossover solid accompanied by coherent structural vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">Ultrafast carrier relaxation through Auger recombination in the topological insulator Bi&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;1.7&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;1.3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshito Onishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouji Segawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TC00854A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (8), pp.085306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.085306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152947v1</w:t>
+                <w:t xml:space="preserve">hal-01169826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast carrier relaxation through Auger recombination in the topological insulator Bi&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;1.7&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;1.3&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshito Onishi</w:t>
+                <w:t xml:space="preserve">Femtosecond spin-state photo-switching dynamics in an FeIII spin crossover solid accompanied by coherent structural vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Ren</w:t>
+                <w:t xml:space="preserve">Jerome Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouji Segawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (8), pp.085306. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (30), pp.7792-7801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.085306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5TC00854A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169826v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium dynamics of photoexcited spin-state concentration waves</w:t>
               </w:r>
@@ -5158,307 +5158,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+                <w:t xml:space="preserve">Femtosecond optical pump-probe reflectivity studies of spin-state photo-switching in the spin-crossover molecular crystals [Fe(PM-AzA)2(NCS)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.123-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825742v1</w:t>
+                <w:t xml:space="preserve">hal-00904690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond optical pump-probe reflectivity studies of spin-state photo-switching in the spin-crossover molecular crystals [Fe(PM-AzA)2(NCS)2]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Marino</w:t>
+                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2013.03.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacting materials by light and seeing their structural dynamics</w:t>
               </w:r>
@@ -5572,441 +5572,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856279v1</w:t>
+                <w:t xml:space="preserve">hal-00909514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Luty</w:t>
+                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909514v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909509v1</w:t>
+                <w:t xml:space="preserve">hal-00856279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
               </w:r>
@@ -6432,51 +6432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,51 +6592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t>
@@ -6802,319 +6802,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of photoinduced molecular switching in the solid state.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Photolysis of Br2 in CCl4 studied by time-resolved X-ray scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Hyuk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lo Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Kyu Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 66 (Pt 2), pp.189-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767309051046⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 66 (Pt 2), pp.252-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767309054993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659623v1</w:t>
+                <w:t xml:space="preserve">hal-00659402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolysis of Br2 in CCl4 studied by time-resolved X-ray scattering.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tae Kyu Kim</w:t>
+                <w:t xml:space="preserve">Structural dynamics of photoinduced molecular switching in the solid state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 66 (Pt 2), pp.252-60. </w:t>
+              <w:t xml:space="preserve">, 2010, 66 (Pt 2), pp.189-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108767309054993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108767309051046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659402v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The photo-induced phase transition in Et2Me2Sb[Pd(dmit)2]2</w:t>
               </w:r>
@@ -7661,51 +7661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 148 (1), pp.012001. </w:t>
@@ -8114,51 +8114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (10), pp.1235-1240. </w:t>
@@ -8208,90 +8208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing transient structures in the elimination reaction of haloalkane in solution by transient X-ray diffraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hyuk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae Kyu Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonghan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8588,1765 +8588,1795 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spectroscopy applied to photoinduced phase transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Tracking structural changes during the oxygen evolution reaction in transition metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M (JED3M - Doctoral School Day)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd Young Crystallographers Meeting (YCM2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765256v1</w:t>
+                <w:t xml:space="preserve">hal-05608594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling materials with lattice vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Tracking active species in Mn-based oxides during the electrochemical oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alaska Subedi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Science de la Matère, des Molécules et Matériaux, Apr 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765279v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions de phase ultra-rapides résolues en temps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Mariette</w:t>
+                <w:t xml:space="preserve">Ultrafast spectroscopy applied to photoinduced phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaska Subedi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Chocolas 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Pierre-d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M (JED3M - Doctoral School Day)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722228v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced charge-transfer in Prussian blue analogues: from local self-trapping to macroscopic phase transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling materials with lattice vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Privault</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaska Subedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIPT7: Photoinduced Phase Transitions and Cooperative Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Santa Fee, United States</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721035v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief progress report from the chemistry-physics interface: new tools for old problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions de phase ultra-rapides résolues en temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar French-Autralian Scientific Days “FASD 2020”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Chocolas 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Pierre-d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092962v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t>
+                <w:t xml:space="preserve">Photoinduced charge-transfer in Prussian blue analogues: from local self-trapping to macroscopic phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhane Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science autour des FEL-XFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">PIPT7: Photoinduced Phase Transitions and Cooperative Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Santa Fee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720876v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusually long carrier lifetime in a Mott insulator revealed by time-resolved Photoemission Electron Microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Tranchant</w:t>
+                <w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics / Laser Science (2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science autour des FEL-XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/LS.2020.LTu8F.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092746v1</w:t>
+                <w:t xml:space="preserve">hal-03720876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale dynamics studied with X-rays : from molecular switching to material transformation</w:t>
+                <w:t xml:space="preserve">A brief progress report from the chemistry-physics interface: new tools for old problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Mariette</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time resolved structural studies Synergy and complementarity between ESRF and XFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Webinar French-Autralian Scientific Days “FASD 2020”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412560v1</w:t>
+                <w:t xml:space="preserve">hal-03092962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale dynamics of photoactive systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusually long carrier lifetime in a Mott insulator revealed by time-resolved Photoemission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Babich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast spin-dependent phenomena in solid state and condensed molecular systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Optics / Laser Science (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Washington DC, United States. pp.LTu8F.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LS.2020.LTu8F.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412511v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo-induced Insulator to Metal Phase Transitionin Titanium Penta-Oxyde Nanocrystals A Real-time Xray Powder Diffraction Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale dynamics studied with X-rays : from molecular switching to material transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th Ringberg Workshop on Science with FELs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tegernsee, France</w:t>
+              <w:t xml:space="preserve">Time resolved structural studies Synergy and complementarity between ESRF and XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411732v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Xray Probing of the Insulator to Metal Phase Transition in Titanium Penta-Oxyde Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale dynamics of photoactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Societe Francaise de Physique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Ultrafast spin-dependent phenomena in solid state and condensed molecular systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411736v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">Ultrafast Photo-induced Insulator to Metal Phase Transitionin Titanium Penta-Oxyde Nanocrystals A Real-time Xray Powder Diffraction Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Tokoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ichi Okhoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Till Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">10 th Ringberg Workshop on Science with FELs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tegernsee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412542v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting to metallic phase transition in Ti3O5 tracked with femtosecond X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real Time Xray Probing of the Insulator to Metal Phase Transition in Titanium Penta-Oxyde Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Levantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Till Lemke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Physical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Societe Francaise de Physique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887042v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+                <w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MCM2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293034v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,421 +10392,503 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">GdR MCM2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293037v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconducting to metallic phase transition in Ti3O5 tracked with femtosecond X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR UP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Swiss Physical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293035v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics probed with pulsed X-rays</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIPT 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">ECM31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169673v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing laser/x-ray experiments at home</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Science and Experiments on UPBL9b at the ESRF, Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GdR UP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169675v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainstream and alternative routes to photoinduced phase transitions</w:t>
+                <w:t xml:space="preserve">Ultrafast dynamics probed with pulsed X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast experiments at XFEL sources, the first 5 years and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Sørup Herregård, Denmark</w:t>
+              <w:t xml:space="preserve">PIPT 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169674v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10835,909 +10947,797 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparing laser/x-ray experiments at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
+              <w:t xml:space="preserve">Future Science and Experiments on UPBL9b at the ESRF, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169542v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the roles of ligand-field states in femtosecond LIESST and REVERSE LIESST dynamics for spin crossover molecular crystals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mainstream and alternative routes to photoinduced phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GdR MCM-2 : Magnétisme et Commutation Moléculaires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Ultrafast experiments at XFEL sources, the first 5 years and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Sørup Herregård, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926876v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liya Khadeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics (WOREN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Złockie, Poland</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876919v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From molecular photo-switching to material transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the roles of ligand-field states in femtosecond LIESST and REVERSE LIESST dynamics for spin crossover molecular crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASOM 4th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GdR MCM-2 : Magnétisme et Commutation Moléculaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169671v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginenano 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics (WOREN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Złockie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169669v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoswitchable moleculra materials: gold rush revived and tool cart reinvented</w:t>
+                <w:t xml:space="preserve">From molecular photo-switching to material transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IWASOM 4th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169672v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent spin state photoswitching dynamics in the [FeII(PM-AZA)2(NCS)2] molecular crystals investigated by femtosecond optical and XANES pump-probe techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFEL 2013, X-ray Free Electron Laser School and symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dinard, France</w:t>
+              <w:t xml:space="preserve">Imaginenano 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881453v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser spectroscopy of molecular tweezers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoswitchable moleculra materials: gold rush revived and tool cart reinvented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagine Nano, Bilbao, 23-26 avril 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">ISSMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872920v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t>
+                <w:t xml:space="preserve">Coherent spin state photoswitching dynamics in the [FeII(PM-AZA)2(NCS)2] molecular crystals investigated by femtosecond optical and XANES pump-probe techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
@@ -11772,1408 +11772,1408 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPPCC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t>
+              <w:t xml:space="preserve">XFEL 2013, X-ray Free Electron Laser School and symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903451v1</w:t>
+                <w:t xml:space="preserve">hal-00881453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Ultrafast laser spectroscopy of molecular tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chakraborty</w:t>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hauser</w:t>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Imagine Nano, Bilbao, 23-26 avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906284v1</w:t>
+                <w:t xml:space="preserve">hal-00872920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined femtosecond X-ray absorption and optical spectroscopies reveal photo-switching structural pathway in a spin-crossover crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Letard</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Meeting on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Banff, Canada</w:t>
+              <w:t xml:space="preserve">ISSMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910918v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot spectroscopy. Disclosing hidden mechanisms of irreversible transitions of materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Spectroscopy and Optical Materials (IWASOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">ISPPCC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876911v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoswitchable moleculra materials: gold rush revived and tool cart reinvented</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single shot spectroscopy. Disclosing hidden mechanisms of irreversible transitions of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SwissFEL ESA Experimental Techniques Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PSI-Villigen, Switzerland</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Spectroscopy and Optical Materials (IWASOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169670v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined femtosecond X-ray absorption and optical spectroscopies reveal photo-switching structural pathway in a spin-crossover crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Mauriac</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Banff Meeting on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917778v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early steps of the ultrafast photoinduced transformation in the 1D molecular crystal (EDO-TTF)2SbF6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoswitchable moleculra materials: gold rush revived and tool cart reinvented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXCON2012 : 10th International Conference on Excitonic Processes in Condensed Matter, Nanostructured and Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Gröningen, Netherlands</w:t>
+              <w:t xml:space="preserve">SwissFEL ESA Experimental Techniques Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PSI-Villigen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917829v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale spin-crossover photo-switching dynamics in [(TPA)Fe(III)(TCC)]XF6 derivatives studied by ultrafast optical spectroscopy and time-resolved x-ray diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.L. Boillot</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle du GdR "Magnétisme et Commutation Moléculaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dourdan, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917817v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">Multiscale spin-crossover photo-switching dynamics in [(TPA)Fe(III)(TCC)]XF6 derivatives studied by ultrafast optical spectroscopy and time-resolved x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle du GdR "Magnétisme et Commutation Moléculaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934028v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Letard</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">PSDTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935768v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early steps of the ultrafast photoinduced transformation in the 1D molecular crystal (EDO-TTF)2SbF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Mauriac</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMMD : International Symposium and School on Multifunctional Molecular Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">EXCON2012 : 10th International Conference on Excitonic Processes in Condensed Matter, Nanostructured and Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917795v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot spectroscopy of gold under ultra-short intense irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Naskrecki</w:t>
+                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium and School on Molecular Materials and Devices (ISSMMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917803v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13195,1322 +13195,1572 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MCM2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t>
+              <w:t xml:space="preserve">ISSMMD : International Symposium and School on Multifunctional Molecular Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916614v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From molecular photo-switching to material transformation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single shot spectroscopy of gold under ultra-short intense irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Naskrecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Meeting on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Banff, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium and School on Molecular Materials and Devices (ISSMMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169667v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From molecular photo-switching to material transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIPT 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">GdR MCM2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169663v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spin transitions in solids by time-resolved X-ray diffraction</w:t>
+                <w:t xml:space="preserve">From molecular photo-switching to material transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Banff Meeting on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169661v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la photo-commutation moléculaire a la transformation des matériaux</w:t>
+                <w:t xml:space="preserve">Ultrafast spin transitions in solids by time-resolved X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées des Phénomènes Ultra-rapides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">Structural Dynamics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169666v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From molecular photo-switching to material transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">PIPT 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704501v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la photo-commutation moléculaire a la transformation des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9e Journées des Phénomènes Ultra-rapides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919035v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919626v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661680v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919023v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the photoswitching dynamics of bistable spincrossover molecules at solid state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662159v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Naskrecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR MICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dinard, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919603v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the photoswitching dynamics of bistable spincrossover molecules at solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919610v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion GDR MICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger et Flasher la transformation photo-induite d'un matériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14565,333 +14815,583 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif-Rennes-Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sétif, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical analysis of vibrational modes in Fe(phen)2(NCS)2 single crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+                <w:t xml:space="preserve">Coupled electronic and structural dynamics of transition metal oxides during the oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">The Materials for Sustainable Development Conference (MATSUS26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764997v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monitoring reaction intermediates in transition metal oxides via operando spectro-electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th International Symposium on Structure-Property Relationship in Solid State Materials (SPSSM-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and theoretical analysis of vibrational modes in Fe(phen)2(NCS)2 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Y Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Symmetry-resolved THz, IR, Raman spectroscopies and DFT studies of lattice phonon modes in the spin crossover crystal [Fe(phen)2(NCS)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Y Mevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l’association française de magnétisme moléculaire (AM²), session 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14901,51 +15401,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Aspects of Light-Excited States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14977,92 +15477,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Inorganic Chemistry II. Volume 9: Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.161-185, 2013, 978-0-08-097774-4.00906-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097774-4.00906-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction for material science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15111,70 +15611,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapitre : 4 "colloque UVX 2008"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.21-27, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/uvx/2009005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15184,51 +15684,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical limits by downsizing for the photo-induced switching in a molecular material revealed by time-resolved X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15280,65 +15780,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15485,51 +15985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Qi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zalden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57202-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hoblos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Mba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Railean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Coltuneac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Stoleriu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reinhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ledbetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Biasin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bregenholt Zederkof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Nishino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Miyashita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014306" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00659" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Corraze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01532" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moriceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901361" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02063361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Boillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07074A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. F Matar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng F. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704746" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Tretyakov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Ovcharenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matvey V. Fedin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02497" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stoleriu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stancu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.224107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Graber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Henning" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moffat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00659K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4606" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.05.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar500444d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169826v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Onishi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Segawa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085306" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.227402" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bagryanskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403672" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RR46VS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okimoto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyata" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Endo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurashima" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.121102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659402v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Kong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyuk Lee" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lo Russo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Kyu Kim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309054993" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLXCGTT1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666931v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Fukazawa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsubara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Nakajima" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Onda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200879835" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N7ZQW0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665262v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eybert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ewald" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Reichenbach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036983" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishikawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukazawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsubara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakajima" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.115108" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666714v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitayama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonghan Kim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja710267u" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NB3P5V2L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glijer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765256v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaska Subedi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LS.2020.LTu8F.3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411732v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Okhoshi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411736v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887042v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169673v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169674v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169671v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169669v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169672v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872920v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hitti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910918v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917803v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169663v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169666v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662159v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764997v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Y Mevellec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corraze" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Qi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zalden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57202-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cherruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Triadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hoblos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Mba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Railean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Coltuneac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Stoleriu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reinhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ledbetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Biasin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bregenholt Zederkof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Nishino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Miyashita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014306" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00659" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Corraze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01532" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moriceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901361" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02063361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Boillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07074A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. F Matar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng F. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704746" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Tretyakov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Ovcharenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matvey V. Fedin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02497" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stoleriu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stancu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.224107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Graber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Henning" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moffat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00659K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4606" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar500444d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.05.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Onishi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Segawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085306" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.227402" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaszub Wawrzyniec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kubicki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naskrecki Ryszard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.03.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bagryanskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403672" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RR46VS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okimoto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyata" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Endo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurashima" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.121102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659402v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Kong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyuk Lee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lo Russo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Kyu Kim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309054993" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLXCGTT1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666931v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Fukazawa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsubara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Nakajima" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Onda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200879835" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N7ZQW0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665262v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eybert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ewald" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Reichenbach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036983" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishikawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukazawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsubara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakajima" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.115108" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666714v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitayama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonghan Kim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja710267u" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NB3P5V2L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glijer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608594v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlada Kyrisha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranit Ram" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelayo Garcia de Arquer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765256v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaska Subedi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765279v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LS.2020.LTu8F.3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411732v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Okhoshi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Till Lemke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411736v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887042v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293037v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293035v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169675v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169674v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169671v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169669v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169672v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hitti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910918v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169670v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917803v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169661v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169666v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662159v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608607v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Y Mevellec" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corraze" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765266v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>