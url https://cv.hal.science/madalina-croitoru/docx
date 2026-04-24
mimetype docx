--- v0 (2026-03-26)
+++ v1 (2026-04-24)
@@ -316,892 +316,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02180318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
+                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
+                <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
+                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889268v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory dialogues with argumentative faculties over inconsistent knowledge bases</w:t>
+                <w:t xml:space="preserve">Logic-based argumentation with existential rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.76-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01596665v1</w:t>
+                <w:t xml:space="preserve">lirmm-01596666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Cognitive Acceptance of Arguments: Durum Wheat Selection Interdisciplinary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Explanatory dialogues with argumentative faculties over inconsistent knowledge bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minds and Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11023-017-9424-7⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.244-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01590035v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01596665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-based argumentation with existential rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+                <w:t xml:space="preserve">Formalizing Cognitive Acceptance of Arguments: Durum Wheat Selection Interdisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.76-106. </w:t>
+              <w:t xml:space="preserve">Minds and Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.233-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2017.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11023-017-9424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01596666v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01590035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An argumentation system for eco-efficient packaging material selection</w:t>
+                <w:t xml:space="preserve">A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 113, pp.174-192. </w:t>
+              <w:t xml:space="preserve">, 2015, 111, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01160802v1</w:t>
+                <w:t xml:space="preserve">hal-01104835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t>
+                <w:t xml:space="preserve">An argumentation system for eco-efficient packaging material selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 111, pp.131-139. </w:t>
+              <w:t xml:space="preserve">, 2015, 113, pp.174-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104835v1</w:t>
+                <w:t xml:space="preserve">lirmm-01160802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support for Agri-Food Chains: A Reverse Engineering Argumentation-Based Approach</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.182-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1285,276 +1285,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01242932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation et négociation pour le choix d'emballages alimentaires biodégradables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Aide à la décision en ingénierie inverse : une approche s'appuyant sur l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (4/5), pp.515-537. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.493-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.493-513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.27.515-537⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830429v1</w:t>
+                <w:t xml:space="preserve">lirmm-00835197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision en ingénierie inverse : une approche s'appuyant sur l'argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Argumentation et négociation pour le choix d'emballages alimentaires biodégradables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.493-513. </w:t>
+              <w:t xml:space="preserve">, 2013, 27 (4/5), pp.515-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.27.493-513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.515-537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00835197v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00830429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual reasoning with graph-based mechanisms: the good, the better and the best</w:t>
               </w:r>
@@ -1755,511 +1755,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00763678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge-Rich Distributed Decision Support Framework: A Case Study for Brain Tumour Diagnosis</w:t>
+                <w:t xml:space="preserve">The HealthAgents ontology: Knowledge representation in a distributed decision support system for brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Roset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Dupplaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Gonzales-Velez</w:t>
+                <w:t xml:space="preserve">Miguel Lurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (3), pp.247-260. </w:t>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.303-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269888911000105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0269888911000130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00618606v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Implementation of a Novel Security Model for HealthAgents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Knowledge-Rich Distributed Decision Support Framework: A Case Study for Brain Tumour Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dupplaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Xiao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Srinandan Dasmahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lewis</w:t>
+                <w:t xml:space="preserve">Alex Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Peet</w:t>
+                <w:t xml:space="preserve">Horacio Gonzales-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (3), pp.261-282. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269888911000117⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.247-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269888911000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00618611v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HealthAgents ontology: Knowledge representation in a distributed decision support system for brain tumours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The Design and Implementation of a Novel Security Model for HealthAgents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinandan Dasmahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Lurgi</w:t>
+                <w:t xml:space="preserve">Andrew Peet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (3), pp.303-328. </w:t>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.261-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269888911000130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0269888911000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410648v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00618611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledgeable security model for distributed health information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinandan Dasmahapatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (4), pp.331-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2539,776 +2539,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Child-Robot Interaction Experiment to Analyze Gender Stereotypes in the Perception of Mathematical Abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing JAAD with Knowledge Graphs for Improved Pedestrian Crossing Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2024 - 44th SGAI International Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77918-3_17⟩</w:t>
+              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cadiz, Spain. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833039v1</w:t>
+                <w:t xml:space="preserve">hal-04695528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Artificial Intelligence for Schema Therapy Using Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">A Child-Robot Interaction Experiment to Analyze Gender Stereotypes in the Perception of Mathematical Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Laviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Bando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+                <w:t xml:space="preserve">Eric Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Royce Anders</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amine Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPTS 2024 - First International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cadix, Spain. pp.327-333, </w:t>
+              <w:t xml:space="preserve">AI 2024 - 44th SGAI International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Cambridge, United Kingdom. pp.232-237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77918-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831437v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing JAAD with Knowledge Graphs for Improved Pedestrian Crossing Predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Artificial Intelligence for Schema Therapy Using Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Victor</w:t>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cadiz, Spain. pp.319-326, </w:t>
+              <w:t xml:space="preserve">CONCEPTS 2024 - First International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cadix, Spain. pp.327-333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695528v1</w:t>
+                <w:t xml:space="preserve">hal-04831437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t>
+                <w:t xml:space="preserve">Testing Logical Diagrams in Power Plants: A Tale of LTL Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Aziz Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+                <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Busan, South Korea. pp.1997-2002, </w:t>
+              <w:t xml:space="preserve">FMICS 2023 - Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antwerp, Netherlands. pp.189-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43681-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317927v1</w:t>
+                <w:t xml:space="preserve">lirmm-04214807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge Rich Task Planning Framework for Human-Robot Collaboration</w:t>
+                <w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Shekhar</w:t>
+                <w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Favier</w:t>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2023 - 43rd SGAI International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Cambridge, United Kingdom. pp.259-265, </w:t>
+              <w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Busan, South Korea. pp.1997-2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47994-6_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385641v1</w:t>
+                <w:t xml:space="preserve">hal-04317927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Logical Diagrams in Power Plants: A Tale of LTL Model Checking</w:t>
+                <w:t xml:space="preserve">A Knowledge Rich Task Planning Framework for Human-Robot Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Sfar</w:t>
+                <w:t xml:space="preserve">Shashank Shekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carral</w:t>
+                <w:t xml:space="preserve">Anthony Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Irofti</w:t>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2023 - Formal Methods for Industrial Critical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antwerp, Netherlands. pp.189-204, </w:t>
+              <w:t xml:space="preserve">AI 2023 - 43rd SGAI International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Cambridge, United Kingdom. pp.259-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43681-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47994-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04214807v1</w:t>
+                <w:t xml:space="preserve">hal-04385641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph based semantics for Logical Functional Diagrams in power plant controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aziz Sfar Gandoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3453,264 +3453,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
+                <w:t xml:space="preserve">Ranking Semantics for Argumentation Systems With Necessities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Himeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
+              <w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Yokohama / Virtual, Japan. pp.1912-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351536v1</w:t>
+                <w:t xml:space="preserve">hal-03002056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Himeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337243v1</w:t>
+                <w:t xml:space="preserve">hal-03351536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3729,990 +3729,990 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Florida, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Semantics for Argumentation Systems With Necessities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Yokohama / Virtual, Japan. pp.1912-1918, </w:t>
+              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002056v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States. pp.13612-13613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i09.7093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337263v1</w:t>
+                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia, Italy. pp.411-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
+                <w:t xml:space="preserve">hal-03034538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002140v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.33-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
+                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia / Virtual), Italy. pp.419-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
+                <w:t xml:space="preserve">hal-03002140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.777-783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
+                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States. pp.13612-13613, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.3033-3040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v34i09.7093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
+                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nir Oren</w:t>
+                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Perugia, Italy. pp.411-418, </w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.3-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034538v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
               </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,278 +5017,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
               </w:r>
@@ -5300,51 +5300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5385,2030 +5385,1991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1123-1131, </w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894742v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1123-1131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.205-212, </w:t>
+              <w:t xml:space="preserve">RuleML+RR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
+                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.205-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
+                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.475-476, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
+                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.475-476, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.135-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61252-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605720v2</w:t>
+                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
+                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
+                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical evaluation of argumentation in explaining inconsistency tolerant query answering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gem Stapleton</w:t>
+                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL: Description Logics</w:t>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01586155v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An empirical evaluation of argumentation in explaining inconsistency tolerant query answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gem Stapleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DL: Description Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
+                <w:t xml:space="preserve">lirmm-01586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federico Cerutti (School of Computer Science &amp; Informatis at Cardiff University); Francesca Toni (Department of Computing at Imperial College London), Jul 2016, Cardiff, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837440v1</w:t>
+                <w:t xml:space="preserve">hal-03155070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectical Characterization of Consistent Query Explanation with Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 2016 - 29th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328679v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Explanation of SameAs Statements using Argumentation</w:t>
+                <w:t xml:space="preserve">Dialectical Characterization of Consistent Query Explanation with Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2016 - 10th International Conference on Scalable Uncertainty Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FLAIRS 2016 - 29th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Key Largo, United States. pp.621-625</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01337012v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7440,582 +7401,608 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01401481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">On the Explanation of SameAs Statements using Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
+              <w:t xml:space="preserve">SUM 2016 - 10th International Conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France. pp.51-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01337012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Multi-Scale Datalog +/- Using Hierarchical Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelius Croitoru</w:t>
+                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_5⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328673v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use Of Non-Objection Inference In Inconsistent Lightweight Ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
+                <w:t xml:space="preserve">Representing Multi-Scale Datalog +/- Using Hierarchical Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.59-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328661v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explanation Dialogues on Erroneous SameAs Using Argumentation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.52-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01328668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Modifier-Based Framework for Inconsistency-Tolerant Query Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,1199 +8021,1212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KR: Principles of Knowledge Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa. pp.513-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01328690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency-Tolerant Query Answering: Rationality Properties and Computational Complexity Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Use Of Non-Objection Inference In Inconsistent Lightweight Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA: Logics in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01412864v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanation Dialogues in the Service of Durum Wheat Sustainability Improvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.1642-1643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03172920v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Datalog+/-Domain-Specific Durum Wheat Knowledge Base</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Inconsistency-Tolerant Query Answering: Rationality Properties and Computational Complexity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.132-143, </w:t>
+              <w:t xml:space="preserve">JELIA: Logics in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.64-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48758-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01399096v1</w:t>
+                <w:t xml:space="preserve">lirmm-01412864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An argumentation workflow for reasoning in Ontology Based Data Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Explanation Dialogues in the Service of Durum Wheat Sustainability Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01401316v1</w:t>
+                <w:t xml:space="preserve">lirmm-03172920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DALEK: a Tool for Dialectical Explanations in Inconsistent Knowledge Bases</w:t>
+                <w:t xml:space="preserve">A Datalog+/-Domain-Specific Durum Wheat Knowledge Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2016 - 6th International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-461⟩</w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.132-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01337019v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01399096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Objection Inference for Inconsistency-Tolerant Query Answering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+                <w:t xml:space="preserve">An argumentation workflow for reasoning in Ontology Based Data Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.61-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299707v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01401316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DALEK: a Tool for Dialectical Explanations in Inconsistent Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
+              <w:t xml:space="preserve">COMMA 2016 - 6th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Potsdam, Germany. pp.461-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
+                <w:t xml:space="preserve">lirmm-01337019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dialectical Proof Theory for Universal Acceptance in Coherent Logic-based Argumentation Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+                <w:t xml:space="preserve">Non-Objection Inference for Inconsistency-Tolerant Query Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.3684-3690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01333368v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">A Dialectical Proof Theory for Universal Acceptance in Coherent Logic-based Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t>
+              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp.55-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01333368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazael Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155070v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Answering Explanation in Inconsistent Datalog+/- Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9433,51 +9433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.298-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9537,51 +9537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA: Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bertino, Italy. pp.594-602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9641,51 +9641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Brain Informatics and Health (BIH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.445-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9823,77 +9823,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Mapping between Default Logic and Inconsistency-Tolerant Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9934,2031 +9934,2031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01164696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the SUDOC Bibliographic Knowledge Base from a Link Validity Viewpoint</w:t>
+                <w:t xml:space="preserve">Investigating the quality of a bibliographic knowledge base using partitioning semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_21⟩</w:t>
+              <w:t xml:space="preserve">FUZZ: Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.948-955, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01090261v1</w:t>
+                <w:t xml:space="preserve">lirmm-01090451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghaida Rebdawi</w:t>
+                <w:t xml:space="preserve">An Analysis of the SUDOC Bibliographic Knowledge Base from a Link Validity Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_1⟩</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.204-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01109928v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01090261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Argumentation System for Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.77-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01089603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Itemset Mining in DBpedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LD4KD: Linked Data for Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01076887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rady Khazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaida Rebdawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom. pp.5-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015297v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01109928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update Operators for Inconsistent Query Answering: A New Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.100-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11508-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01088098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Efficient Packaging Material Selection for Fresh Produce: Industrial Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lasi, Romania. pp.305-310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01089599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases: A Dialogical Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGAI 2014 - 34th International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.225-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01091082v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching queries using argumentation: an industrial application of argumentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases: A Dialogical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.477-478, </w:t>
+              <w:t xml:space="preserve">SGAI 2014 - 34th International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Cambridge, United Kingdom. pp.119-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089583v1</w:t>
+                <w:t xml:space="preserve">lirmm-01091082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting viewpoint relational database querying: an argumentation approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Enriching queries using argumentation: an industrial application of argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.477-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089139v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Conceptual Graphs and Explanation of Query Answering Under Inconsistency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Conflicting viewpoint relational database querying: an argumentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAAMAS/ACM, May 2014, Paris, France. pp.1553-1554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03846400v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative preference-based structured argumentation system for decision support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">On Conceptual Graphs and Explanation of Query Answering Under Inconsistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.1408-1415, </w:t>
+              <w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Iaşi, Romania. pp.51-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089588v1</w:t>
+                <w:t xml:space="preserve">lirmm-03846400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases Using Argumentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A quantitative preference-based structured argumentation system for decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2014 - 5th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.101-108, </w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.1408-1415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089146v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Food Packaging Use Case for Argumentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases Using Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karlsruhe University of Applied Sciences. DEU., Nov 2014, Karlsruhe, Germany. pp.344-358, </w:t>
+              <w:t xml:space="preserve">COMMA 2014 - 5th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.101-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089612v1</w:t>
+                <w:t xml:space="preserve">hal-01089146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">A Food Packaging Use Case for Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlsruhe University of Applied Sciences. DEU., Nov 2014, Karlsruhe, Germany. pp.344-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the quality of a bibliographic knowledge base using partitioning semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Guizol</w:t>
+                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Atencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ: Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.948-955, </w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Iasi, Romania. pp.65-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090451v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Should You Pay for Information?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALASKA for Ontology Based Data Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Vetsikas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Bruno Paiva Lima da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEBE: International Conference on e-Business Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Coventry, United Kingdom. pp.44-49, </w:t>
+              <w:t xml:space="preserve">ESWC: European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.157-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEBE.2013.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41242-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00936483v1</w:t>
+                <w:t xml:space="preserve">lirmm-00936487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALASKA for Ontology Based Data Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
+                <w:t xml:space="preserve">How Much Should You Pay for Information?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Vetsikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Paiva Lima da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC: European Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.157-161, </w:t>
+              <w:t xml:space="preserve">ICEBE: International Conference on e-Business Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Coventry, United Kingdom. pp.44-49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41242-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEBE.2013.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00936487v1</w:t>
+                <w:t xml:space="preserve">lirmm-00936483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation Semantics for Link Validity</w:t>
               </w:r>
@@ -11970,51 +11970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Cambridge, United Kingdom. pp.359-372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12048,51 +12048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viewpoint Approach to Structured Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12290,51 +12290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can Argumentation Do for Inconsistent Ontology Query Answering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Washington, DC, United States. pp.15-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12462,64 +12462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Platform for Ontological Query Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Paiva Lima da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12683,51 +12683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.380-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12774,51 +12774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing with Preferences in EcoBioCap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oren Nir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12859,247 +12859,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00763656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating the Web Science Curriculum through Shared Educational Artefacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontological Conjunctive Query Answering over Semi-Structured KBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Paiva Lima da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Web Science (WebSci 2011), honorable mention award</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Koblenz, Germany. pp.14-17</w:t>
+              <w:t xml:space="preserve">GDM'11: The 2nd International Workshop on Graph Data Management: Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hanovre, Germany. pp.118-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00652085v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Conjunctive Query Answering over Semi-Structured KBs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negotiating the Web Science Curriculum through Shared Educational Artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh C. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Folgieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDM'11: The 2nd International Workshop on Graph Data Management: Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hanovre, Germany. pp.118-123</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Web Science (WebSci 2011), honorable mention award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Koblenz, Germany. pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618151v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00652085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based Norm Explanation</w:t>
               </w:r>
@@ -13202,77 +13202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translations between RDF(S) and Conceptual Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13310,103 +13310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical, graph based knowledge representation with CoGui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAOC: Graphes et Appariement d'Objets Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia. pp.15-25</w:t>
@@ -13429,641 +13429,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generalised Network Flow Approach to Combinatorial Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GKR: Graph Structures for Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CA, United States. pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation Map Generation with Conceptual Graphs: the Case for ESSENCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representing and reasoning about different viewpoints: an agronomy application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.128-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410627v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.233-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Default Conceptual Graph Rules: Preliminary Results for an Agronomy Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
+                <w:t xml:space="preserve">Argumentation Map Generation with Conceptual Graphs: the Case for ESSENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2009 - 17. International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.58-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410640v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalised Network Flow Approach to Combinatorial Auctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GKR: Graph Structures for Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, CA, United States. pp.45-52</w:t>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410650v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing and reasoning about different viewpoints: an agronomy application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Default Conceptual Graph Rules: Preliminary Results for an Agronomy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.128-140, </w:t>
+              <w:t xml:space="preserve">ICCS 2009 - 17. International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscou, Russia. pp.86-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410637v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14198,90 +14198,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Sourced and Biodegradable Packaging design Using Argumentation to Aggregate Stakeholder Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. , 2012</w:t>
@@ -14304,290 +14304,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00765000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphically explaining norms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Network Flow Approach to Coalitional Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahwan Talal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalak Tomasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Wiebe van der Hoek; Gal A. Kaminka; Yves Lespérance; Michael Luck; Sandip Sen. </w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sroka Jacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennings Nicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helder Coelho; Rudi Studer; Michael Wooldridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 9th International Conference on Autonomous Agents and Multiagent Systems, 1, pp.1405-1406, 2010, AAMAS'10: 9th International Conference on Autonomous Agents and Multiagent Systems</w:t>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19th European Conference on Artificial Intelligence, Frontiers in Artificial Intelligence and Applications (215), pp.1017-1018, 2010, ECAI'10: 19th European Conference on Artificial Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00538391v1</w:t>
+                <w:t xml:space="preserve">lirmm-00538403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Flow Approach to Coalitional Games</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphically explaining norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Helder Coelho; Rudi Studer; Michael Wooldridge. </w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oren Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luck Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiebe van der Hoek; Gal A. Kaminka; Yves Lespérance; Michael Luck; Sandip Sen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IOS Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 19th European Conference on Artificial Intelligence, Frontiers in Artificial Intelligence and Applications (215), pp.1017-1018, 2010, ECAI'10: 19th European Conference on Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">IFAAMAS 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9th International Conference on Autonomous Agents and Multiagent Systems, 1, pp.1405-1406, 2010, AAMAS'10: 9th International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00538403v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00538391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14865,64 +14865,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph based semantics for Logical Functional Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15001,51 +15001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Kernel Consolidation for Query Answering in Inconsistent OBDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15089,51 +15089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial results on directed hypergraphs for the SAT problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15196,77 +15196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially aware robot for reward, effort, and risk distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15284,51 +15284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a moral robot: Reward, effort, and risk distribution to humans following social norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15428,809 +15428,809 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Should You Pay for Information?: Technical Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Vetsikas</w:t>
+                <w:t xml:space="preserve">Argumentation for conflicting viewpoint relational database querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-13018, 2013, pp.16</w:t>
+              <w:t xml:space="preserve">RR-13037, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830805v1</w:t>
+                <w:t xml:space="preserve">lirmm-00915967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can Argumentation Do for Inconsistent Ontology Query Answering?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Much Should You Pay for Information?: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Vetsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-13007, 2013, pp.17</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-13018, 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00812630v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward chaining argumentation in agrifood chains: a practical use case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Can Argumentation Do for Inconsistent Ontology Query Answering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-13024, LIRMM. 2013</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-13007, 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00835250v1</w:t>
+                <w:t xml:space="preserve">lirmm-00812630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Argumentation in a French Agrifood Chain Application: Technical Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backward chaining argumentation in agrifood chains: a practical use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-13036, LIRMM. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-13024, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00915839v1</w:t>
+                <w:t xml:space="preserve">lirmm-00835250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation Semantics for Link Validity: Technical Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Argumentation in a French Agrifood Chain Application: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-14003, 2013</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-13036, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00936246v1</w:t>
+                <w:t xml:space="preserve">lirmm-00915839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Aggregation Semantics for Link Validity: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] LRI, Université Paris-Sud, CNRS, Universitée Paris-Saclay, France. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-14003, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00936246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation for conflicting viewpoint relational database querying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+                <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-13037, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] LRI, Université Paris-Sud, CNRS, Universitée Paris-Saclay, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00915967v1</w:t>
+                <w:t xml:space="preserve">hal-00915798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Agent Knowledge Allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Link Validity and Entity Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-12003, 2012, pp.18</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-11010, 2012, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00657422v2</w:t>
+                <w:t xml:space="preserve">lirmm-00647284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Link Validity and Entity Resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Multi-Agent Knowledge Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-11010, 2012, pp.17</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-12003, 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00647284v1</w:t>
+                <w:t xml:space="preserve">lirmm-00657422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16400,51 +16400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82925E4E"/>
+    <w:nsid w:val="BDCB27E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16631,51 +16631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madalina-croitoru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5456-7684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175044694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Arioua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.07.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.02.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Nir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2011.06.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupplaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinandan Dasmahapatra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gibbs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Gonzales-Velez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Roset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2009.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6KQ0KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_22" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04385641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47994-6_25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04214807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sfar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43681-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03822964v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Sfar Gandoura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11321-5_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01586155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gem Stapleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328673v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Croitoru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03172920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_11" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-461" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-55" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19369-4_49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_21" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089603v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088098v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11508-5_9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089599v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_27" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091082v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-477" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03846400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089588v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891601" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01089146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_31" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891541" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936483v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vetsikas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2013.7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936487v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paiva Lima da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41242-4_16" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936485v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahwan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Dung Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz P. Michalak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04BV0TSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763634v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_12" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763656v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-51" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-130-1_3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410627v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de Moor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Park" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410650v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538391v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cse.yorku.ca/AAMAS2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538403v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahwan Talal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Tomasz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sroka Jacek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennings Nicholas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecai2010.appia.pt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howse John" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~croitoru/GKR/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferre Sebastien" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukose Dickson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03870015v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160360v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812630v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657422v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01110342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madalina-croitoru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5456-7684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175044694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Arioua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.02.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Nir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2011.06.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Roset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupplaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinandan Dasmahapatra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gibbs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Gonzales-Velez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2009.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6KQ0KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04214807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sfar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43681-9_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04385641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47994-6_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03822964v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Sfar Gandoura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11321-5_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/265" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01586155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gem Stapleton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Croitoru" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328661v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03172920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-461" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-55" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19369-4_49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891541" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_21" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089603v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11508-5_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089599v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_27" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089583v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-477" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03846400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891601" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01089146v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_31" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paiva Lima da Silva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41242-4_16" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vetsikas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2013.7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936485v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahwan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Dung Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz P. Michalak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04BV0TSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763634v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_12" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763656v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-51" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-130-1_3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de Moor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Park" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahwan Talal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Tomasz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sroka Jacek" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennings Nicholas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecai2010.appia.pt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538391v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cse.yorku.ca/AAMAS2010/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howse John" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~croitoru/GKR/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferre Sebastien" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukose Dickson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03870015v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160360v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915967v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830805v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657422v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01110342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>