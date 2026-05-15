--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -316,1026 +316,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02180318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
+                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889268v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
+                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
+                <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic-based argumentation with existential rules</w:t>
+                <w:t xml:space="preserve">Explanatory dialogues with argumentative faculties over inconsistent knowledge bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.244-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01596666v1</w:t>
+                <w:t xml:space="preserve">lirmm-01596665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory dialogues with argumentative faculties over inconsistent knowledge bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Formalizing Cognitive Acceptance of Arguments: Durum Wheat Selection Interdisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.009⟩</w:t>
+              <w:t xml:space="preserve">Minds and Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.233-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11023-017-9424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01596665v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01590035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Cognitive Acceptance of Arguments: Durum Wheat Selection Interdisciplinary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Logic-based argumentation with existential rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minds and Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.233-252. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.76-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11023-017-9424-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01590035v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01596666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t>
+                <w:t xml:space="preserve">Decision Support for Agri-Food Chains: A Reverse Engineering Argumentation-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104835v1</w:t>
+                <w:t xml:space="preserve">lirmm-01242932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An argumentation system for eco-efficient packaging material selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 113, pp.174-192. </w:t>
+              <w:t xml:space="preserve">, 2015, 111, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01160802v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Support for Agri-Food Chains: A Reverse Engineering Argumentation-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An argumentation system for eco-efficient packaging material selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.182-191. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.174-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01242932v1</w:t>
+                <w:t xml:space="preserve">lirmm-01160802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision en ingénierie inverse : une approche s'appuyant sur l'argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1433,64 +1433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4/5), pp.515-537. </w:t>
@@ -1755,511 +1755,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00763678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HealthAgents ontology: Knowledge representation in a distributed decision support system for brain tumours</w:t>
+                <w:t xml:space="preserve">A Knowledge-Rich Distributed Decision Support Framework: A Case Study for Brain Tumour Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Hu</w:t>
+                <w:t xml:space="preserve">David Dupplaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Roset</w:t>
+                <w:t xml:space="preserve">Srinandan Dasmahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dupplaw</w:t>
+                <w:t xml:space="preserve">Alex Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Lurgi</w:t>
+                <w:t xml:space="preserve">Horacio Gonzales-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (3), pp.303-328. </w:t>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.247-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269888911000130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0269888911000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410648v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge-Rich Distributed Decision Support Framework: A Case Study for Brain Tumour Diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Design and Implementation of a Novel Security Model for HealthAgents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Srinandan Dasmahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Gibbs</w:t>
+                <w:t xml:space="preserve">Paul Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Gonzales-Velez</w:t>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Peet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (3), pp.247-260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269888911000105⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269888911000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00618606v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Implementation of a Novel Security Model for HealthAgents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srinandan Dasmahapatra</w:t>
+                <w:t xml:space="preserve">The HealthAgents ontology: Knowledge representation in a distributed decision support system for brain tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lewis</w:t>
+                <w:t xml:space="preserve">Roman Roset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Hu</w:t>
+                <w:t xml:space="preserve">David Dupplaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Peet</w:t>
+                <w:t xml:space="preserve">Miguel Lurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (3), pp.261-282. </w:t>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.303-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269888911000117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0269888911000130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618611v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledgeable security model for distributed health information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinandan Dasmahapatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (4), pp.331-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2539,2180 +2539,2180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing JAAD with Knowledge Graphs for Improved Pedestrian Crossing Predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Child-Robot Interaction Experiment to Analyze Gender Stereotypes in the Perception of Mathematical Abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Victor</w:t>
+                <w:t xml:space="preserve">Pablo Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sio Bando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_21⟩</w:t>
+              <w:t xml:space="preserve">AI 2024 - 44th SGAI International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Cambridge, United Kingdom. pp.232-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77918-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695528v1</w:t>
+                <w:t xml:space="preserve">hal-04833039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Child-Robot Interaction Experiment to Analyze Gender Stereotypes in the Perception of Mathematical Abilities</w:t>
+                <w:t xml:space="preserve">Symbolic Artificial Intelligence for Schema Therapy Using Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gilles</w:t>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Miled</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Royce Anders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2024 - 44th SGAI International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Cambridge, United Kingdom. pp.232-237, </w:t>
+              <w:t xml:space="preserve">CONCEPTS 2024 - First International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cadix, Spain. pp.327-333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77918-3_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833039v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Artificial Intelligence for Schema Therapy Using Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing JAAD with Knowledge Graphs for Improved Pedestrian Crossing Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPTS 2024 - First International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cadix, Spain. pp.327-333, </w:t>
+              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cadiz, Spain. pp.319-326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831437v1</w:t>
+                <w:t xml:space="preserve">hal-04695528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Logical Diagrams in Power Plants: A Tale of LTL Model Checking</w:t>
+                <w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Sfar</w:t>
+                <w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carral</w:t>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Irofti</w:t>
+                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2023 - Formal Methods for Industrial Critical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antwerp, Netherlands. pp.189-204, </w:t>
+              <w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Busan, South Korea. pp.1997-2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43681-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04214807v1</w:t>
+                <w:t xml:space="preserve">hal-04317927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t>
+                <w:t xml:space="preserve">A Knowledge Rich Task Planning Framework for Human-Robot Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Shashank Shekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+                <w:t xml:space="preserve">Anthony Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Busan, South Korea. pp.1997-2002, </w:t>
+              <w:t xml:space="preserve">AI 2023 - 43rd SGAI International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Cambridge, United Kingdom. pp.259-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47994-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317927v1</w:t>
+                <w:t xml:space="preserve">hal-04385641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge Rich Task Planning Framework for Human-Robot Collaboration</w:t>
+                <w:t xml:space="preserve">Testing Logical Diagrams in Power Plants: A Tale of LTL Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Shekhar</w:t>
+                <w:t xml:space="preserve">Aziz Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Favier</w:t>
+                <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2023 - 43rd SGAI International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Cambridge, United Kingdom. pp.259-265, </w:t>
+              <w:t xml:space="preserve">FMICS 2023 - Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antwerp, Netherlands. pp.189-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47994-6_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43681-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385641v1</w:t>
+                <w:t xml:space="preserve">lirmm-04214807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph based semantics for Logical Functional Diagrams in power plant controllers</w:t>
+                <w:t xml:space="preserve">Scrutable Robot Actions Using a Hierarchical Ontological Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aziz Sfar Gandoura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dina Irofti</w:t>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoIKS 2022 - 12th International Symposium on Foundations of Information and Knowledge Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.55-74, </w:t>
+              <w:t xml:space="preserve">ICCS 2022 - 27. International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Münster, Germany. pp.11-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-11321-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16663-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03822964v1</w:t>
+                <w:t xml:space="preserve">hal-03808914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutable Robot Actions Using a Hierarchical Ontological Model</w:t>
+                <w:t xml:space="preserve">A graph based semantics for Logical Functional Diagrams in power plant controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Mohamed Aziz Sfar Gandoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2022 - 27. International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Münster, Germany. pp.11-24, </w:t>
+              <w:t xml:space="preserve">FoIKS 2022 - 12th International Symposium on Foundations of Information and Knowledge Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.55-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16663-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11321-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808914v1</w:t>
+                <w:t xml:space="preserve">lirmm-03822964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Semantics for Argumentation Systems With Necessities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/265⟩</w:t>
+              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002056v1</w:t>
+                <w:t xml:space="preserve">hal-03337097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351536v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Himeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
+              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337097v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Ranking Semantics for Argumentation Systems With Necessities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
+              <w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Yokohama / Virtual, Japan. pp.1912-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337243v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
+                <w:t xml:space="preserve">hal-03337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
+                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.33-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034538v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia / Virtual), Italy. pp.419-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337263v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
+              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.777-783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA200526⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.3-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002140v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
+              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.3033-3040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.3033-3040, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States. pp.13612-13613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i09.7093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.3-17, </w:t>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia, Italy. pp.411-418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
               </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4815,51 +4815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAPOW: Papow Aggregates Preferences and Orderings to select Winners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,1503 +5017,1494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
+                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
+              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1123-1131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1123-1131, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894742v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+              <w:t xml:space="preserve">RuleML+RR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.205-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
+                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.205-212, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
+                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.475-476, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
+                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.475-476, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
+                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6542,3046 +6533,3055 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
+                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">An empirical evaluation of argumentation in explaining inconsistency tolerant query answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gem Stapleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+              <w:t xml:space="preserve">DL: Description Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical evaluation of argumentation in explaining inconsistency tolerant query answering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gem Stapleton</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL: Description Logics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.135-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61252-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01586155v1</w:t>
+                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Representing Multi-Scale Datalog +/- Using Hierarchical Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.59-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155070v1</w:t>
+                <w:t xml:space="preserve">lirmm-01328673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Explanation Dialogues on Erroneous SameAs Using Argumentation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.52-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectical Characterization of Consistent Query Explanation with Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+                <w:t xml:space="preserve">A General Modifier-Based Framework for Inconsistency-Tolerant Query Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 2016 - 29th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Key Largo, United States. pp.621-625</w:t>
+              <w:t xml:space="preserve">KR: Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa. pp.513-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328679v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">On The Use Of Non-Objection Inference In Inconsistent Lightweight Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Explanation of SameAs Statements using Argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Swan Rocher</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2016 - 10th International Conference on Scalable Uncertainty Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_4⟩</w:t>
+              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.1642-1643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01337012v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">Dialectical Characterization of Consistent Query Explanation with Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FLAIRS 2016 - 29th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Key Largo, United States. pp.621-625</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837440v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Multi-Scale Datalog +/- Using Hierarchical Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelius Croitoru</w:t>
+                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.59-71, </w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328673v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanation Dialogues on Erroneous SameAs Using Argumentation Theory</w:t>
+                <w:t xml:space="preserve">On the Explanation of SameAs Statements using Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Papaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2016 - 10th International Conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France. pp.51-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01328668v1</w:t>
+                <w:t xml:space="preserve">lirmm-01337012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Modifier-Based Framework for Inconsistency-Tolerant Query Answering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR: Principles of Knowledge Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328690v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use Of Non-Objection Inference In Inconsistent Lightweight Ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Inconsistency-Tolerant Query Answering: Rationality Properties and Computational Complexity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JELIA: Logics in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.64-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48758-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328661v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01412864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Explanation Dialogues in the Service of Durum Wheat Sustainability Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
+                <w:t xml:space="preserve">lirmm-03172920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency-Tolerant Query Answering: Rationality Properties and Computational Complexity Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+                <w:t xml:space="preserve">A Datalog+/-Domain-Specific Durum Wheat Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA: Logics in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.64-80, </w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.132-143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48758-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01412864v1</w:t>
+                <w:t xml:space="preserve">lirmm-01399096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanation Dialogues in the Service of Durum Wheat Sustainability Improvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">An argumentation workflow for reasoning in Ontology Based Data Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances, Atelier IN-OVIVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.61-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03172920v1</w:t>
+                <w:t xml:space="preserve">lirmm-01401316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Datalog+/-Domain-Specific Durum Wheat Knowledge Base</w:t>
+                <w:t xml:space="preserve">DALEK: a Tool for Dialectical Explanations in Inconsistent Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA 2016 - 6th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Potsdam, Germany. pp.461-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01399096v1</w:t>
+                <w:t xml:space="preserve">lirmm-01337019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An argumentation workflow for reasoning in Ontology Based Data Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Non-Objection Inference for Inconsistency-Tolerant Query Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.3684-3690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01401316v1</w:t>
+                <w:t xml:space="preserve">hal-03299707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DALEK: a Tool for Dialectical Explanations in Inconsistent Knowledge Bases</w:t>
+                <w:t xml:space="preserve">A Dialectical Proof Theory for Universal Acceptance in Coherent Logic-based Argumentation Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2016 - 6th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Potsdam, Germany. pp.461-462, </w:t>
+              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp.55-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01337019v1</w:t>
+                <w:t xml:space="preserve">lirmm-01333368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Objection Inference for Inconsistency-Tolerant Query Answering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazael Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299707v1</w:t>
+                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dialectical Proof Theory for Universal Acceptance in Coherent Logic-based Argumentation Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-55⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01333368v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federico Cerutti (School of Computer Science &amp; Informatis at Cardiff University); Francesca Toni (Department of Computing at Imperial College London), Jul 2016, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
+                <w:t xml:space="preserve">hal-03155070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Answering Explanation in Inconsistent Datalog+/- Knowledge Bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+                <w:t xml:space="preserve">Towards a dual process cognitive model for argument evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2015 - 26th International Conference on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.203-219, 2015, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.298-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01164702v1</w:t>
+                <w:t xml:space="preserve">lirmm-01164251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information for decision-making is ubiquitous: Revisiting the reverse engineering mode in breadmaking technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chadli</w:t>
+                <w:t xml:space="preserve">Query Answering Explanation in Inconsistent Datalog+/- Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS: Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128886⟩</w:t>
+              <w:t xml:space="preserve">DEXA 2015 - 26th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.203-219, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01382351v1</w:t>
+                <w:t xml:space="preserve">lirmm-01164702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a dual process cognitive model for argument evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Information for decision-making is ubiquitous: Revisiting the reverse engineering mode in breadmaking technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brochoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.298-313, </w:t>
+              <w:t xml:space="preserve">RCIS: Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athènes, Greece. pp.250-261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01164251v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Preference-Based Argumentation to Inconsistent Ontological Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA: Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bertino, Italy. pp.594-602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9641,51 +9641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Brain Informatics and Health (BIH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.445-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9823,51 +9823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Mapping between Default Logic and Inconsistency-Tolerant Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9934,1866 +9934,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01164696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the quality of a bibliographic knowledge base using partitioning semantics</w:t>
+                <w:t xml:space="preserve">An Analysis of the SUDOC Bibliographic Knowledge Base from a Link Validity Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ: Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891541⟩</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.204-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01090451v1</w:t>
+                <w:t xml:space="preserve">lirmm-01090261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the SUDOC Bibliographic Knowledge Base from a Link Validity Viewpoint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+                <w:t xml:space="preserve">Fuzzy Argumentation System for Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.204-213, </w:t>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.77-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090261v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01089603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Argumentation System for Decision Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+                <w:t xml:space="preserve">Contextual Itemset Mining in DBpedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LD4KD: Linked Data for Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089603v1</w:t>
+                <w:t xml:space="preserve">lirmm-01076887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Itemset Mining in DBpedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rady Khazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaida Rebdawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LD4KD: Linked Data for Knowledge Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom. pp.5-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01076887v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01109928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghaida Rebdawi</w:t>
+                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.225-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01109928v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update Operators for Inconsistent Query Answering: A New Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.100-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11508-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01088098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Efficient Packaging Material Selection for Fresh Produce: Industrial Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lasi, Romania. pp.305-310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01089599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases: A Dialogical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SGAI 2014 - 34th International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Cambridge, United Kingdom. pp.119-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015297v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01091082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases: A Dialogical Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Enriching queries using argumentation: an industrial application of argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGAI 2014 - 34th International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Cambridge, United Kingdom. pp.119-133, </w:t>
+              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.477-478, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01091082v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching queries using argumentation: an industrial application of argumentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Conflicting viewpoint relational database querying: an argumentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAAMAS/ACM, May 2014, Paris, France. pp.1553-1554</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089583v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting viewpoint relational database querying: an argumentation approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">On Conceptual Graphs and Explanation of Query Answering Under Inconsistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Iaşi, Romania. pp.51-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01089139v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03846400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Conceptual Graphs and Explanation of Query Answering Under Inconsistency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A quantitative preference-based structured argumentation system for decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Iaşi, Romania. pp.51-64, </w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.1408-1415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03846400v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative preference-based structured argumentation system for decision support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases Using Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Arioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.1408-1415, </w:t>
+              <w:t xml:space="preserve">COMMA 2014 - 5th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.101-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089588v1</w:t>
+                <w:t xml:space="preserve">hal-01089146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases Using Argumentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Food Packaging Use Case for Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2014 - 5th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.101-108, </w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlsruhe University of Applied Sciences. DEU., Nov 2014, Karlsruhe, Germany. pp.344-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089146v1</w:t>
+                <w:t xml:space="preserve">lirmm-01089612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Food Packaging Use Case for Argumentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricio Mosse</w:t>
+                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Atencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_31⟩</w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Iasi, Romania. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01089612v1</w:t>
+                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Investigating the quality of a bibliographic knowledge base using partitioning semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Iasi, Romania. pp.65-78, </w:t>
+              <w:t xml:space="preserve">FUZZ: Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.948-955, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01090451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALASKA for Ontology Based Data Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,51 +11970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Cambridge, United Kingdom. pp.359-372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12048,51 +12048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viewpoint Approach to Structured Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12290,51 +12290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can Argumentation Do for Inconsistent Ontology Query Answering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Washington, DC, United States. pp.15-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12475,51 +12475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Platform for Ontological Query Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Paiva Lima da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12683,51 +12683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.380-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12878,51 +12878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological Conjunctive Query Answering over Semi-Structured KBs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Paiva Lima da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13202,77 +13202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translations between RDF(S) and Conceptual Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13310,103 +13310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical, graph based knowledge representation with CoGui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAOC: Graphes et Appariement d'Objets Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia. pp.15-25</w:t>
@@ -13429,641 +13429,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalised Network Flow Approach to Combinatorial Auctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argumentation Map Generation with Conceptual Graphs: the Case for ESSENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelius Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GKR: Graph Structures for Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, CA, United States. pp.45-52</w:t>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.58-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410650v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing and reasoning about different viewpoints: an agronomy application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.128-140, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_10⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.233-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410637v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation Map Generation with Conceptual Graphs: the Case for ESSENCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Park</w:t>
+                <w:t xml:space="preserve">Default Conceptual Graph Rules: Preliminary Results for an Agronomy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2009 - 17. International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscou, Russia. pp.86-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410627v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generalised Network Flow Approach to Combinatorial Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+              <w:t xml:space="preserve">GKR: Graph Structures for Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CA, United States. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Default Conceptual Graph Rules: Preliminary Results for an Agronomy Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representing and reasoning about different viewpoints: an agronomy application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2009 - 17. International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Moscou, Russia. pp.86-99, </w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.128-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410640v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14211,77 +14211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. , 2012</w:t>
@@ -14304,290 +14304,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00765000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Flow Approach to Coalitional Games</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphically explaining norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Helder Coelho; Rudi Studer; Michael Wooldridge. </w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oren Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luck Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiebe van der Hoek; Gal A. Kaminka; Yves Lespérance; Michael Luck; Sandip Sen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 19th European Conference on Artificial Intelligence, Frontiers in Artificial Intelligence and Applications (215), pp.1017-1018, 2010, ECAI'10: 19th European Conference on Artificial Intelligence</w:t>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFAAMAS 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9th International Conference on Autonomous Agents and Multiagent Systems, 1, pp.1405-1406, 2010, AAMAS'10: 9th International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00538403v1</w:t>
+                <w:t xml:space="preserve">lirmm-00538391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphically explaining norms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Network Flow Approach to Coalitional Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahwan Talal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalak Tomasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Wiebe van der Hoek; Gal A. Kaminka; Yves Lespérance; Michael Luck; Sandip Sen. </w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sroka Jacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennings Nicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helder Coelho; Rudi Studer; Michael Wooldridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFAAMAS 2010</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 9th International Conference on Autonomous Agents and Multiagent Systems, 1, pp.1405-1406, 2010, AAMAS'10: 9th International Conference on Autonomous Agents and Multiagent Systems</w:t>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19th European Conference on Artificial Intelligence, Frontiers in Artificial Intelligence and Applications (215), pp.1017-1018, 2010, ECAI'10: 19th European Conference on Artificial Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00538391v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00538403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14865,100 +14865,100 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph based semantics for Logical Functional Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Information and Knowledge Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.55-74, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-11321-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870015v1</w:t>
@@ -15001,51 +15001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Kernel Consolidation for Query Answering in Inconsistent OBDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15089,51 +15089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial results on directed hypergraphs for the SAT problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15196,77 +15196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially aware robot for reward, effort, and risk distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15284,51 +15284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a moral robot: Reward, effort, and risk distribution to humans following social norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15428,809 +15428,809 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation for conflicting viewpoint relational database querying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+                <w:t xml:space="preserve">How Much Should You Pay for Information?: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Vetsikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-13037, 2013</w:t>
+              <w:t xml:space="preserve">RR-13018, 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00915967v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Should You Pay for Information?: Technical Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Can Argumentation Do for Inconsistent Ontology Query Answering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-13018, 2013, pp.16</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-13007, 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830805v1</w:t>
+                <w:t xml:space="preserve">lirmm-00812630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can Argumentation Do for Inconsistent Ontology Query Answering?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backward chaining argumentation in agrifood chains: a practical use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-13007, 2013, pp.17</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-13024, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00812630v1</w:t>
+                <w:t xml:space="preserve">lirmm-00835250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward chaining argumentation in agrifood chains: a practical use case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Using Argumentation in a French Agrifood Chain Application: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-13024, LIRMM. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-13036, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00835250v1</w:t>
+                <w:t xml:space="preserve">lirmm-00915839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Argumentation in a French Agrifood Chain Application: Technical Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation Semantics for Link Validity: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-13036, LIRMM. 2013</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-14003, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00915839v1</w:t>
+                <w:t xml:space="preserve">lirmm-00936246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation Semantics for Link Validity: Technical Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Guizol</w:t>
+                <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-14003, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] LRI, Université Paris-Sud, CNRS, Universitée Paris-Saclay, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00936246v1</w:t>
+                <w:t xml:space="preserve">hal-00915798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Argumentation for conflicting viewpoint relational database querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] LRI, Université Paris-Sud, CNRS, Universitée Paris-Saclay, France. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-13037, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00915967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Link Validity and Entity Resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Multi-Agent Knowledge Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-11010, 2012, pp.17</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-12003, 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00647284v1</w:t>
+                <w:t xml:space="preserve">lirmm-00657422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Agent Knowledge Allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Link Validity and Entity Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-12003, 2012, pp.18</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-11010, 2012, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00657422v2</w:t>
+                <w:t xml:space="preserve">lirmm-00647284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16400,51 +16400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDCB27E9"/>
+    <w:nsid w:val="D4EE0624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16631,51 +16631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madalina-croitoru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5456-7684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175044694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Arioua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.02.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Nir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2011.06.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Roset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupplaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinandan Dasmahapatra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gibbs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Gonzales-Velez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2009.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6KQ0KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04214807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sfar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43681-9_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04385641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47994-6_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03822964v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Sfar Gandoura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11321-5_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/265" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01586155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gem Stapleton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Croitoru" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328668v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328661v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03172920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-461" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-55" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19369-4_49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891541" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_21" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089603v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11508-5_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089599v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_27" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089583v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-477" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03846400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891601" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01089146v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_31" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paiva Lima da Silva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41242-4_16" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vetsikas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2013.7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936485v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahwan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Dung Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz P. Michalak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04BV0TSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763634v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_12" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763656v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-51" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-130-1_3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de Moor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Park" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahwan Talal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Tomasz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sroka Jacek" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennings Nicholas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecai2010.appia.pt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538391v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cse.yorku.ca/AAMAS2010/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howse John" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~croitoru/GKR/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferre Sebastien" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukose Dickson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03870015v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160360v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915967v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830805v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657422v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01110342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madalina-croitoru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5456-7684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175044694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Arioua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.07.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.02.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Nir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2011.06.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupplaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinandan Dasmahapatra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gibbs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Gonzales-Velez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Roset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888911000130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2009.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6KQ0KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04833039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laviron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Bando" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Miled" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77918-3_17" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_22" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04385641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47994-6_25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04214807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Sfar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43681-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03822964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Sfar Gandoura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11321-5_4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01586155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gem Stapleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Croitoru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337012v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03172920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_11" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-461" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333368v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-55" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19369-4_49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_21" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076887v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088098v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11508-5_9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089599v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_27" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091082v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-477" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03846400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089588v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891601" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01089146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_31" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891541" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paiva Lima da Silva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41242-4_16" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vetsikas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2013.7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936485v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahwan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Dung Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz P. Michalak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04BV0TSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763634v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4739-8_12" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763656v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-51" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-130-1_3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410627v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de Moor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Park" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410650v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538391v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cse.yorku.ca/AAMAS2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538403v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahwan Talal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Tomasz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sroka Jacek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennings Nicholas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecai2010.appia.pt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Wilson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howse John" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~croitoru/GKR/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferre Sebastien" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukose Dickson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00538396" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03870015v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160360v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812630v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657422v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01110342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>