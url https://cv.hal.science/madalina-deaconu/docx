--- v0 (2026-03-23)
+++ v1 (2026-04-20)
@@ -1139,222 +1139,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of hitting times for Bessel processes with non-integer dimension</w:t>
+                <w:t xml:space="preserve">Approximation of CVaR minimization for hedging under exponential-Lévy models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Herrmann</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/16-BEJ866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933198v2</w:t>
+                <w:t xml:space="preserve">hal-01461215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of CVaR minimization for hedging under exponential-Lévy models</w:t>
+                <w:t xml:space="preserve">Simulation of hitting times for Bessel processes with non-integer dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Salhi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 326, pp.171-182. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4B), pp.3744 - 3771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/16-BEJ866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461215v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic equation of fragmentation and branching processes related to avalanches</w:t>
               </w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regime switching model for financial data: empirical risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,269 +2992,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Bayesian estimation of the acoustic noise emitted by wind farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The walk on moving spheres: a new tool for simulating Brownian motion's exit time from a domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldwin Dumortier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IMACS Seminar on Monte Carlo Methods (MCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Annecy le Vieux, France. pp.28-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428962v1</w:t>
+                <w:t xml:space="preserve">hal-00931816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walk on moving spheres: a new tool for simulating Brownian motion's exit time from a domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive Bayesian estimation of the acoustic noise emitted by wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldwin Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMACS Seminar on Monte Carlo Methods (MCM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931816v2</w:t>
+                <w:t xml:space="preserve">hal-01428962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic control of wind farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldwin Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,64 +3770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient optimisation of wind power under acoustic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldwin Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] non précisé. 2013, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5188,51 +5188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupa&#351;cu-Stamate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477123v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Agazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799638v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483448v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-PS14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-09981-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nichil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09938-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420954v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-020-00236-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Beznea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupascu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933198v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ866" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1432-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636056v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AAP900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Zein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.240209.031209a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126339v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-7292-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024524500111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z873WTD7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(02)00122-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1039548371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma.2001.7.1-2.141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFBD81843BD05734B59DBA6A64AE6B2A9AE30060/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931816v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483812v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740280v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cornu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lengert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bergaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ghazai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Henrichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupa&#351;cu-Stamate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477123v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Agazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799638v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483448v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-PS14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-09981-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nichil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09938-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420954v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-020-00236-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Beznea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupascu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933198v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1432-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636056v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AAP900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Zein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.240209.031209a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126339v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-7292-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024524500111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z873WTD7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(02)00122-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1039548371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma.2001.7.1-2.141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFBD81843BD05734B59DBA6A64AE6B2A9AE30060/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931816v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.07.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483812v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740280v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cornu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lengert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bergaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ghazai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Henrichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>