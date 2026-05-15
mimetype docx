--- v1 (2026-04-20)
+++ v2 (2026-05-15)
@@ -2992,269 +2992,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walk on moving spheres: a new tool for simulating Brownian motion's exit time from a domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive Bayesian estimation of the acoustic noise emitted by wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldwin Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMACS Seminar on Monte Carlo Methods (MCM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931816v2</w:t>
+                <w:t xml:space="preserve">hal-01428962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Bayesian estimation of the acoustic noise emitted by wind farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The walk on moving spheres: a new tool for simulating Brownian motion's exit time from a domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldwin Dumortier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IMACS Seminar on Monte Carlo Methods (MCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Annecy le Vieux, France. pp.28-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428962v1</w:t>
+                <w:t xml:space="preserve">hal-00931816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic control of wind farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldwin Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,64 +3770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient optimisation of wind power under acoustic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldwin Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5188,51 +5188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupa&#351;cu-Stamate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477123v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Agazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799638v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483448v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-PS14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-09981-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nichil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09938-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420954v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-020-00236-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Beznea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupascu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933198v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1432-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636056v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AAP900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Zein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.240209.031209a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126339v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-7292-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024524500111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z873WTD7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(02)00122-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1039548371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma.2001.7.1-2.141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFBD81843BD05734B59DBA6A64AE6B2A9AE30060/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931816v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.07.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483812v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740280v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cornu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lengert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bergaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ghazai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Henrichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03947249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupa&#351;cu-Stamate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477123v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Agazzotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799638v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483448v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-PS14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-09981-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nichil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09938-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420954v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-020-00236-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Beznea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lupascu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933198v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1432-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636056v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AAP900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Zein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.240209.031209a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126339v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP659" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-7292-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024524500111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z873WTD7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(02)00122-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1039548371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma.2001.7.1-2.141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFBD81843BD05734B59DBA6A64AE6B2A9AE30060/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931816v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483812v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740280v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cornu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lengert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bergaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ghazai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Henrichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>