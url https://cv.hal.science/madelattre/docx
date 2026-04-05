--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -945,265 +945,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
+                <w:t xml:space="preserve">A novel modelling approach to quantify the response of dairy goats to a high-concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366516v1</w:t>
+                <w:t xml:space="preserve">hal-03132771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel modelling approach to quantify the response of dairy goats to a high-concentrate diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.20376. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77353-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132771v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
               </w:r>
@@ -1408,321 +1408,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate maximum likelihood estimation for stochastic differential equations with random effects in the drift and the diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00184-018-0666-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621496v1</w:t>
+                <w:t xml:space="preserve">hal-01766695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+                <w:t xml:space="preserve">Approximate maximum likelihood estimation for stochastic differential equations with random effects in the drift and the diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.953-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-018-0666-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766695v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric inference for discrete observations of diffusion processes with mixed effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128 (6), pp.1929-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2003,51 +2003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of stochastic differential equations with random effects: Application to data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of population parameters in stochastic differential equations with random effects in the diffusion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3502,217 +3502,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables bayésienne en grande dimension dans les modèles non-linéaires à effets mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistiques de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210257v1</w:t>
+                <w:t xml:space="preserve">hal-04248037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection de variables bayésienne en grande dimension dans les modèles non-linéaires à effets mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées de statistiques de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248037v1</w:t>
+                <w:t xml:space="preserve">hal-04210257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient preconditioned stochastic gradient descent for estimation in latent variable models</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
+                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
@@ -3970,276 +3970,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247947v1</w:t>
+                <w:t xml:space="preserve">hal-04247984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyoshi Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">EcoSta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247984v1</w:t>
+                <w:t xml:space="preserve">hal-04083815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083815v1</w:t>
+                <w:t xml:space="preserve">hal-04247947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
@@ -4957,351 +4957,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865154v1</w:t>
+                <w:t xml:space="preserve">hal-04083859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083859v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t>
               </w:r>
@@ -5445,204 +5445,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables dans les modèles non-linéaires mixtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistiques - JdS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Dynstoch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631001v1</w:t>
+                <w:t xml:space="preserve">hal-04083864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de variables dans les modèles non-linéaires mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Poursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynstoch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">44e Journées de Statistiques - JdS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083864v1</w:t>
+                <w:t xml:space="preserve">hal-01631001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de Markov cachés à effets mixtes</w:t>
               </w:r>
@@ -5927,51 +5927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6359B934"/>
+    <w:nsid w:val="8AC4F7D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madelattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-9278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162348576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/r5gx-jk62" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Narci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01806-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475936v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00105-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genon-Catalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-018-0666-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.08.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micallef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543406.2017.1295248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056917v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2015006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2012.00813.x/abstract" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03202055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01631001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madelattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-9278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162348576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/r5gx-jk62" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Narci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01806-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475936v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00105-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genon-Catalot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-018-0666-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.08.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micallef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543406.2017.1295248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056917v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2015006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2012.00813.x/abstract" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03202055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01631001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>