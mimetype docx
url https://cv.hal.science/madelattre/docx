--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -945,265 +945,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel modelling approach to quantify the response of dairy goats to a high-concentrate diet</w:t>
+                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77353-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132771v1</w:t>
+                <w:t xml:space="preserve">hal-02366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel modelling approach to quantify the response of dairy goats to a high-concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366516v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
               </w:r>
@@ -1408,321 +1408,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+                <w:t xml:space="preserve">Approximate maximum likelihood estimation for stochastic differential equations with random effects in the drift and the diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.953-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00184-018-0666-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766695v1</w:t>
+                <w:t xml:space="preserve">hal-02621496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate maximum likelihood estimation for stochastic differential equations with random effects in the drift and the diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (4), pp.953-983. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-018-0666-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621496v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric inference for discrete observations of diffusion processes with mixed effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128 (6), pp.1929-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2003,51 +2003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of stochastic differential equations with random effects: Application to data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of population parameters in stochastic differential equations with random effects in the diffusion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3502,217 +3502,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection de variables bayésienne en grande dimension dans les modèles non-linéaires à effets mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées de statistiques de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248037v1</w:t>
+                <w:t xml:space="preserve">hal-04210257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables bayésienne en grande dimension dans les modèles non-linéaires à effets mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistiques de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210257v1</w:t>
+                <w:t xml:space="preserve">hal-04248037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient preconditioned stochastic gradient descent for estimation in latent variable models</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
+                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
@@ -3970,276 +3970,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247984v1</w:t>
+                <w:t xml:space="preserve">hal-04247947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083815v1</w:t>
+                <w:t xml:space="preserve">hal-04247984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling soybean growth: a nonlinear mixed model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyoshi Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tressou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">EcoSta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247947v1</w:t>
+                <w:t xml:space="preserve">hal-04083815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
@@ -4957,351 +4957,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083859v1</w:t>
+                <w:t xml:space="preserve">hal-01865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+                <w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Capello</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865154v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t>
               </w:r>
@@ -5445,204 +5445,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de variables dans les modèles non-linéaires mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Poursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynstoch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">44e Journées de Statistiques - JdS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083864v1</w:t>
+                <w:t xml:space="preserve">hal-01631001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables dans les modèles non-linéaires mixtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistiques - JdS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Dynstoch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631001v1</w:t>
+                <w:t xml:space="preserve">hal-04083864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de Markov cachés à effets mixtes</w:t>
               </w:r>
@@ -5927,51 +5927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AC4F7D0"/>
+    <w:nsid w:val="8F7F55AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madelattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-9278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162348576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/r5gx-jk62" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Narci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01806-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475936v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00105-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genon-Catalot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-018-0666-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.08.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micallef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543406.2017.1295248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056917v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2015006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2012.00813.x/abstract" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03202055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01631001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madelattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-9278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162348576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/r5gx-jk62" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Narci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01806-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475936v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00105-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genon-Catalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-018-0666-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.08.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micallef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543406.2017.1295248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056917v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2015006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2012.00813.x/abstract" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03202055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01631001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>