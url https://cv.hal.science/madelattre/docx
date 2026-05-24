--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -945,265 +945,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
+                <w:t xml:space="preserve">A novel modelling approach to quantify the response of dairy goats to a high-concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366516v1</w:t>
+                <w:t xml:space="preserve">hal-03132771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel modelling approach to quantify the response of dairy goats to a high-concentrate diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.20376. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77353-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132771v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
               </w:r>
@@ -1408,321 +1408,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate maximum likelihood estimation for stochastic differential equations with random effects in the drift and the diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00184-018-0666-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621496v1</w:t>
+                <w:t xml:space="preserve">hal-01766695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+                <w:t xml:space="preserve">Approximate maximum likelihood estimation for stochastic differential equations with random effects in the drift and the diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.953-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-018-0666-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766695v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric inference for discrete observations of diffusion processes with mixed effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128 (6), pp.1929-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2003,51 +2003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of stochastic differential equations with random effects: Application to data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2088,261 +2088,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of population parameters in stochastic differential equations with random effects in the diffusion coefficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards using a full spectrum of early clinical trial data: a retrospective analysis to compare potential longitudinal categorical models for molecular targeted therapies in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ps/2015006⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: Papers from the Seventh International French Society of Statistics Meeting on Statistical Methods in Biopharmacy: Emerging Topics for Statistical Methodology in Clinical Drug Development, 34 (2), pp.2999-3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056917v2</w:t>
+                <w:t xml:space="preserve">hal-01197648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards using a full spectrum of early clinical trial data: a retrospective analysis to compare potential longitudinal categorical models for molecular targeted therapies in oncology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of population parameters in stochastic differential equations with random effects in the diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue: Papers from the Seventh International French Society of Statistics Meeting on Statistical Methods in Biopharmacy: Emerging Topics for Statistical Methodology in Clinical Drug Development, 34 (2), pp.2999-3016. </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.671-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.6548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps/2015006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197648v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional segmentation for analyzing Hi-C data</w:t>
               </w:r>
@@ -2543,356 +2543,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Its Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916803v1</w:t>
+                <w:t xml:space="preserve">hal-01555264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
+                <w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lavielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2012.00813.x/abstract⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Its Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.519--532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650844v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.322-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2012.00813.x/abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555264v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of exposure–response of CI-945 in patients with epilepsy: application of novel mixed hidden Markov modeling methodology</w:t>
               </w:r>
@@ -3502,433 +3502,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables bayésienne en grande dimension dans les modèles non-linéaires à effets mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection consistency in non-linear mixed-effects models under spike-and-slab prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistiques de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Pierre d'Oleron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210257v1</w:t>
+                <w:t xml:space="preserve">hal-04248058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection de variables bayésienne en grande dimension dans les modèles non-linéaires à effets mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées de statistiques de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248037v1</w:t>
+                <w:t xml:space="preserve">hal-04210257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient preconditioned stochastic gradient descent for estimation in latent variable models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baey</w:t>
+                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Machine Learning (ICML 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131641v1</w:t>
+                <w:t xml:space="preserve">hal-04248037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection consistency in non-linear mixed-effects models under spike-and-slab prior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+                <w:t xml:space="preserve">Efficient preconditioned stochastic gradient descent for estimation in latent variable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoist Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Pierre d'Oleron, France</w:t>
+              <w:t xml:space="preserve">40th International Conference on Machine Learning (ICML 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248058v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
               </w:r>
@@ -4603,217 +4603,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation for partially observed epidemic dynamics with measurement errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouvel estimateur pour l'information de Fisher dans les modèles à variables latentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynstoch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SFdS- 50ème Journées de Statistique de la SFdS (JdS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pallaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083830v1</w:t>
+                <w:t xml:space="preserve">hal-02735037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel estimateur pour l'information de Fisher dans les modèles à variables latentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation for partially observed epidemic dynamics with measurement errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Narci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFdS- 50ème Journées de Statistique de la SFdS (JdS'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pallaiseau, France</w:t>
+              <w:t xml:space="preserve">Dynstoch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735037v1</w:t>
+                <w:t xml:space="preserve">hal-04083830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Fisher information matrix in latent variable models</w:t>
               </w:r>
@@ -5082,226 +5082,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Levy Leduc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Robin</w:t>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148580v1</w:t>
+                <w:t xml:space="preserve">hal-04083859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional segmentation for analyzing HiC data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Levy Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Choquet</w:t>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCB 2014: The 13th European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. pp.386-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083859v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t>
               </w:r>
@@ -5445,204 +5445,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables dans les modèles non-linéaires mixtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistiques - JdS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Dynstoch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631001v1</w:t>
+                <w:t xml:space="preserve">hal-04083864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood estimation for stochastic differential equations with random effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de variables dans les modèles non-linéaires mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Poursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynstoch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">44e Journées de Statistiques - JdS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083864v1</w:t>
+                <w:t xml:space="preserve">hal-01631001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de Markov cachés à effets mixtes</w:t>
               </w:r>
@@ -5927,51 +5927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F7F55AF"/>
+    <w:nsid w:val="460F6715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madelattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-9278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162348576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/r5gx-jk62" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Narci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01806-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475936v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00105-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genon-Catalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-018-0666-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.08.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micallef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543406.2017.1295248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056917v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2015006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2012.00813.x/abstract" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03202055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01631001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/madelattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3775-9278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162348576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/r5gx-jk62" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Narci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01806-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475936v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00105-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genon-Catalot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-018-0666-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.08.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micallef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543406.2017.1295248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056917v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2015006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2012.00813.x/abstract" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03202055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01631001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>